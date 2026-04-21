--- v1 (2026-02-11)
+++ v2 (2026-04-21)
@@ -1,637 +1,477 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd07c4d57dd145c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0e8228cffb4fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Raebb3104b8a349c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6c54105984784924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raebb3104b8a349c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c54105984784924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BJELIN BOHULT 3.0 S (310017)</x:v>
-[...308 lines deleted...]
-        <x:v>Välinge Innovation Sweden AB</x:v>
+        <x:v>BJELIN VENESTAD 3.0 L (310031+310049)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN ONSLUNDA 3.0 XL (347054)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN VALLBY 3.0 XL (347060)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN NOSABY 3.0 XL (347068)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN STEHAG 3.0 L (310030+310048)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN ONSLUNDA 3.0 XXL (347106)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SKIVARP 3.0 XXL (347105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN NOSABY 3.0 XXL (347117)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN LUGNET 3.0 XL (347056)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SMEDSTORP 3.0 XL (347058)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SKIVARP 3.0 XL (347053)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SMEDSTORP 3.0 XXL (347113)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Prästavägen 513</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viken</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>BJELIN STARBY 3.0 XXL (347110)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3029 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wood floors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bjelin</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Välinge Innovation Sweden AB</x:v>
-[...223 lines deleted...]
-        <x:v>Välinge Innovation Sweden AB</x:v>
+        <x:v>Bjelin Viken AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Prästavägen 513</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viken</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>