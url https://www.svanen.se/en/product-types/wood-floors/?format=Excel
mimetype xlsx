--- v2 (2026-04-21)
+++ v3 (2026-06-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0e8228cffb4fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5905b633ad4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6c54105984784924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R118d2c46b42f434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c54105984784924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R118d2c46b42f434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -196,50 +196,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Wood floors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bjelin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bjelin Viken AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Prästavägen 513</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viken</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>BJELIN STARBY 3.0 XXL (347110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SMEDSTORP 3.0 XXL (347113)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SMEDSTORP 3.0 XL (347058)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SKIVARP 3.0 XL (347053)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood floors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>BJELIN ONSLUNDA 3.0 XXL (347106)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3029 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wood floors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bjelin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bjelin Viken AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Prästavägen 513</x:v>
@@ -293,178 +421,50 @@
       <x:c t="str">
         <x:v>Wood floors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bjelin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bjelin Viken AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Prästavägen 513</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viken</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>BJELIN LUGNET 3.0 XL (347056)</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>BJELIN STARBY 3.0 XXL (347110)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3029 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wood floors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bjelin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bjelin Viken AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Prästavägen 513</x:v>
       </x:c>