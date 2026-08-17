--- v3 (2026-06-16)
+++ v4 (2026-08-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5905b633ad4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c117c01ff6a47aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R118d2c46b42f434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb6ac8501ef734f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R118d2c46b42f434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6ac8501ef734f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">