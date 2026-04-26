--- v1 (2026-02-24)
+++ v2 (2026-04-26)
@@ -1,241 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6465d54e8f44f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3d0778bc6f44c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rb9a6340dc5574df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf5b877f15fc0473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9a6340dc5574df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5b877f15fc0473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Exterior Wood Cleaner, 3 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woca</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woca Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tværvej 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Welin &amp; Co, Gammeldags Träsåpa ofärgad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammeldags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Welin &amp; Co AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STENHAGSVÄGEN 45 -47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åkersberga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Exterior Wood Cleaner, 1 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woca</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woca Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tværvej 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Welin &amp; Co, Gammeldags Träsåpa ofärgad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammeldags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Welin &amp; Co AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STENHAGSVÄGEN 45 -47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åkersberga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Welin &amp; Co, Gammeldags Träsåpa ofärgad, 2,5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0321</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wood cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammeldags</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Welin &amp; Co AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>STENHAGSVÄGEN 45 -47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åkersberga</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Exterior Wood Cleaner, 2,5 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0324</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wood cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Woca</x:v>
       </x:c>
       <x:c t="str">