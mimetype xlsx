--- v2 (2026-04-26)
+++ v3 (2026-06-26)
@@ -1,145 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3d0778bc6f44c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e522a6d03546af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf5b877f15fc0473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfedeae5336c74ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5b877f15fc0473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfedeae5336c74ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Welin &amp; Co, Gammeldags Träsåpa ofärgad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wood cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammeldags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Welin &amp; Co AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STENHAGSVÄGEN 45 -47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åkersberga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Exterior Wood Cleaner, 3 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0324</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wood cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Woca</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Woca Denmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tværvej 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Åkersberga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Exterior Wood Cleaner, 1 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0324</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wood cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Woca</x:v>
       </x:c>
       <x:c t="str">