--- v3 (2026-06-26)
+++ v4 (2026-08-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e522a6d03546af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4da046711c64b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfedeae5336c74ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3785e5798bb44d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfedeae5336c74ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3785e5798bb44d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">