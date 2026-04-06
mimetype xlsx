--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3dbeeb944284320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c91c37d991d4809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R7e4319010f924b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb4064daf89fe40ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e4319010f924b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4064daf89fe40ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Greenium Polar Spolarvätska, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spolarvätska Superkoncentrat, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0137, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spolarvätska Superkoncentrat, 4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0137, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Spolarvätska koncentrerad, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0106</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Windshield washer fluid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Swed Handling AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 21</x:v>
@@ -100,410 +196,314 @@
       </x:c>
       <x:c t="str">
         <x:v>Windshield washer fluid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Greenium Polar Spolarvätska, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spolarvätska koncentrerad, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swed Handling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Würth Spolarvätska Superkoncentrat, 4 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0137, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Windshield washer fluid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Würth</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Greenium Polar Spolarvätska, 25 l</x:v>
+        <x:v>Spolarvätska Superkoncentrat, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0137, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spolarvätska koncentrerad, 208 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swed Handling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenium Polar Spolarvätska, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Windshield washer fluid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Greenium Polar Spolarvätska, 1000 l</x:v>
+        <x:v>Spolarvätska Superkoncentrat, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0137, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Spolarvätska Superkoncentrat,  25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0137, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenium Polar Spolarvätska, 205 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Windshield washer fluid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
-      </x:c>
-[...286 lines deleted...]
-        <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>