--- v2 (2026-04-06)
+++ v3 (2026-06-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c91c37d991d4809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f275b7b776f460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb4064daf89fe40ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R90867bf2bd734aba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4064daf89fe40ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90867bf2bd734aba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,442 +68,442 @@
       </x:c>
       <x:c t="str">
         <x:v>Windshield washer fluid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Spolarvätska koncentrerad, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swed Handling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenium Polar Spolarvätska, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenium Polar Spolarvätska, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Spolarvätska Superkoncentrat, 1000 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0137, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Windshield washer fluid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spolarvätska Superkoncentrat, 4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0137, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spolarvätska koncentrerad, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Swed Handling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Spolarvätska Superkoncentrat, 4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0137, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spolarvätska Superkoncentrat, 4 l</x:v>
+        <x:v>Greenium Polar Spolarvätska, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Spolarvätska Superkoncentrat,  25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0137, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Windshield washer fluid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenium Polar Spolarvätska, 205 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spolarvätska koncentrerad, 208 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Swed Handling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spolarvätska Superkoncentrat, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0137, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Windshield washer fluid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spolarvätska koncentrerad, 25 l</x:v>
-[...127 lines deleted...]
-        <x:v>Würth Spolarvätska Superkoncentrat, 4 l</x:v>
+        <x:v>Spolarvätska Superkoncentrat, 200 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0137, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Windshield washer fluid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Würth</x:v>
+        <x:v>InnovaTeam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>