--- v3 (2026-06-13)
+++ v4 (2026-08-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f275b7b776f460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543ce3c6a02d454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R90867bf2bd734aba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9bfd8a916d5c4a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90867bf2bd734aba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bfd8a916d5c4a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">