--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87c7c07c8984292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac94bb0e02e4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R70a2d71a099c46ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra5632007229b4a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70a2d71a099c46ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5632007229b4a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,154 +68,154 @@
       </x:c>
       <x:c t="str">
         <x:v>Window soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Grumme Fönster, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0254, 2026 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grumme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Home &amp; Personal Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 673 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Skona Glas &amp; Fönsterputs, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0226</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Shine Fönster, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Green Shine Fönster, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GREENSHINE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>OSLO</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>