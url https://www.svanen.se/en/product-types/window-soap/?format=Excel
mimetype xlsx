--- v2 (2026-04-19)
+++ v3 (2026-06-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac94bb0e02e4f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1bdcbe1591429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra5632007229b4a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R72d0a81fa706448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5632007229b4a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72d0a81fa706448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,110 +68,110 @@
       </x:c>
       <x:c t="str">
         <x:v>Window soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ICA Skona Glas &amp; Fönsterputs, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0226</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Grumme Fönster, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2026 0254, 2026 0196</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grumme</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Home &amp; Personal Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 673 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Green Shine Fönster, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GREENSHINE</x:v>
       </x:c>
       <x:c t="str">