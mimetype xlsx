--- v3 (2026-06-19)
+++ v4 (2026-06-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1bdcbe1591429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aec1c5a304048c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R72d0a81fa706448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R65f1f4a7ae7a4a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72d0a81fa706448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65f1f4a7ae7a4a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">