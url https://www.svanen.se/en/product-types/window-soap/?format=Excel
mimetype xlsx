--- v4 (2026-06-19)
+++ v5 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aec1c5a304048c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb591e6709d4cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R65f1f4a7ae7a4a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re3a1d32f52c04606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65f1f4a7ae7a4a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3a1d32f52c04606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">