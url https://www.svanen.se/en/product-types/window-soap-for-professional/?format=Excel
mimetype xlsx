--- v0 (2026-02-24)
+++ v1 (2026-04-15)
@@ -1,957 +1,1053 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c035b8dbbc947d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3568f80ac9494873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R78e80dd01e684c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R618fad48b6684427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R78e80dd01e684c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R618fad48b6684427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Window Soap Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Glasklar med farve (Sæbefabrikken), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water FÖNSTER, GLAS &amp; WHITEBOARD, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0292</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare fönsterputs, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fönstersåpa (SMB Städ Materiel Bolaget), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Vinduessæbe (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Fönstertvätt, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0243, 5026 0243</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Window Clean, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0297</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CleanoCare fönsterputs, 5 l</x:v>
+        <x:v>Fönstersåpa (Vikur Sverige), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skvissensåpa (Skvissen AB), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skvissen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ADE Nature Fönstersåpa (Tradehouse), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Window Wash (Nordic Cleaner), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultraputs Fönstersåpa (Ultraputs), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultraputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water FÖNSTER, GLAS &amp; WHITEBOARD, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0292</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Clean Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare fönsterputs, 0,75 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CleanoCare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Fönstertvätt, 1 l</x:v>
-[...31 lines deleted...]
-        <x:v>Window Clean Perfume-free, 5000 ml</x:v>
+        <x:v>Window Soap, 5000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0297</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ADE Nature Fönstersåpa (Tradehouse), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Svane Vinduessæbe (Sæbefabrikken), 1 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Glasklar med farve (Sæbefabrikken), 750 ml</x:v>
+        <x:v>Svane Glasklar uden farve (Sæbefabrikken), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ADE Nature Fönstersåpa (Tradehouse), 1 kg</x:v>
-[...122 lines deleted...]
-        <x:v>Älgarås</x:v>
+        <x:v>Fönster Tvätt (Estell(Ecoputs)), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Soap (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Clean Perfume-free, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Glasklar med farve (Sæbefabrikken), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Vinduessæbe (Nowas), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Svane Glasklar uden farve (Sæbefabrikken), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Glasklar uden farve (Sæbefabrikken), 5 l</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>WeClean Window Soap (Stadsing), 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WeClean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Window Soap Perfume-free, 5000 ml</x:v>
+        <x:v>Window Soap (Estell), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Soap Perfume-free, 1000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0297</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
-      </x:c>
-[...446 lines deleted...]
-        <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>