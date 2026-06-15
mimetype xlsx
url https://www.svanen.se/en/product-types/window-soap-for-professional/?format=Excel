--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -1,1046 +1,1046 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3568f80ac9494873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc58f7d15594dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R618fad48b6684427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra92ab99341324322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R618fad48b6684427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra92ab99341324322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fönstersåpa (SMB Städ Materiel Bolaget), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Clean, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Fönstertvätt, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0243, 5026 0243</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Vinduessæbe (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fönstersåpa (Vikur Sverige), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skvissensåpa (Skvissen AB), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skvissen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ADE Nature Fönstersåpa (Tradehouse), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Window Soap Perfume-free, 5000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0297</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Z-Water FÖNSTER, GLAS &amp; WHITEBOARD, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0292</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare fönsterputs, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Window Wash (Nordic Cleaner), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Svane Glasklar med farve (Sæbefabrikken), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Z-Water FÖNSTER, GLAS &amp; WHITEBOARD, 500 ml</x:v>
+        <x:v>Z-Water FÖNSTER, GLAS &amp; WHITEBOARD, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0292</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Z-Water</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P &amp; T Trading Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nickelvägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karlskrona</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CleanoCare fönsterputs, 5 l</x:v>
+        <x:v>Ultraputs Fönstersåpa (Ultraputs), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultraputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ADE Nature Fönstersåpa (Tradehouse), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Soap, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare fönsterputs, 0,75 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CleanoCare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fönstersåpa (SMB Städ Materiel Bolaget), 1 l</x:v>
-[...31 lines deleted...]
-        <x:v>Window Clean, 5000 ml</x:v>
+        <x:v>Window Clean Perfume-free, 5000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0297</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Vinduessæbe (Sæbefabrikken), 5 kg</x:v>
+        <x:v>Svane Vinduessæbe (Sæbefabrikken), 1 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Fönstertvätt, 1 l</x:v>
-[...31 lines deleted...]
-        <x:v>Window Clean, 500 ml</x:v>
+        <x:v>Svane Glasklar uden farve (Sæbefabrikken), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Window Soap (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Glasklar med farve (Sæbefabrikken), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Vinduessæbe (Nowas), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Soap (Estell), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Soap Perfume-free, 1000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0297</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fönstersåpa (Vikur Sverige), 1 l</x:v>
-[...351 lines deleted...]
-        <x:v>Svane Vinduessæbe (Sæbefabrikken), 1 kg</x:v>
+        <x:v>Window Soap (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fönster Tvätt (Estell(Ecoputs)), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Glasklar uden farve (Sæbefabrikken), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Glasklar uden farve (Sæbefabrikken), 5 l</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Window Clean Perfume-free, 500 ml</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Window Soap Perfume-free, 1000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0297</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>