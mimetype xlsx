--- v2 (2026-06-15)
+++ v3 (2026-08-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc58f7d15594dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e5121dbb3f4f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra92ab99341324322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re6cc8943f85d4774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra92ab99341324322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6cc8943f85d4774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -804,250 +804,250 @@
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Window Soap (Estell), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Soap Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Soap (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fönster Tvätt (Estell(Ecoputs)), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Glasklar uden farve (Sæbefabrikken), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Window Clean Perfume-free, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Svane Vinduessæbe (Nowas), 5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nowas</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>