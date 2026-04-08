--- v1 (2026-02-03)
+++ v2 (2026-04-08)
@@ -1,957 +1,701 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1e16522a0f4635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f31dac1fdfb4da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R0250bac9e22342e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5485b4efe65745c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0250bac9e22342e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5485b4efe65745c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>XLNT Hospitality AB, Fönsterputs</x:v>
-[...2 lines deleted...]
-        <x:v>3076 0132, 3076 0030</x:v>
+        <x:v>Lahega Greenium Glasputs, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finns Städ &amp; Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0142</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3</x:v>
-[...19 lines deleted...]
-        <x:v>3076 0142</x:v>
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marieholmsgatan 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F61 Foma Window Shine Max Power, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haugenveien 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glasrent ECO, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BASTA green line Fönsterputs, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lokalvården Campusavdelningen Örebro Universitet, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Finns Städ och Fönsterputs </x:v>
-[...8 lines deleted...]
-        <x:v>Göteborg</x:v>
+        <x:v>Örebro universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro Universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner ECO, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fönsterputs Green, 3x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Glass Cleaner, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Blåtind Glassrens, 480 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2013 0089</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blåtind</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wilhelmsen Chemicals AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kirkeveien 578</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kjøpmannskjær</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Effekt Svenska AB, Fönsterputs</x:v>
-[...2 lines deleted...]
-        <x:v>3076 0106, 3076 0020</x:v>
+        <x:v>F61 Foma Window Shine Max Power, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haugenveien 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Macken Glasrent, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glasrent ECO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3</x:v>
-[...19 lines deleted...]
-        <x:v>3076 0109, 3076 0054</x:v>
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5895</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0208</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3</x:v>
-[...19 lines deleted...]
-        <x:v>3076 0159, 3076 0044</x:v>
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall AB, Städtjänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 27705</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städpulsen AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0115</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3</x:v>
-[...639 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Städpulsen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Städpulsen AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turebergsvägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SOLLENTUNA</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>