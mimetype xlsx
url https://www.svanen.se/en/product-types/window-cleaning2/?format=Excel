--- v2 (2026-04-08)
+++ v3 (2026-06-10)
@@ -1,701 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f31dac1fdfb4da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84fede9ce6a4d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5485b4efe65745c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re5127a61c6fb4963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5485b4efe65745c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5127a61c6fb4963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Finns Städ &amp; Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marieholmsgatan 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lahega Greenium Glasputs, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finns Städ &amp; Fönsterputs AB, Fönsterputs</x:v>
-[...2 lines deleted...]
-        <x:v>3076 0142</x:v>
+        <x:v>BASTA green line Fönsterputs, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Itri Service, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0176</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Finns Städ och Fönsterputs </x:v>
-[...13 lines deleted...]
-        <x:v>Würth Glass Cleaner, 5 l</x:v>
+        <x:v>Itri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Itri Service AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F61 Vindusvask, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haugenveien 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glasrent ECO, 710 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lokalvården Campusavdelningen Örebro Universitet, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro Universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fönsterputs Green, 3x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner ECO, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>F61 Foma Window Shine Max Power, 710 ml</x:v>
+        <x:v>Blåtind Glassrens, 480 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0089</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Glass Cleaner, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Macken Glasrent, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städpulsen AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turebergsvägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOLLENTUNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F61 Vindusvask, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Haugenveien 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Würth Glass Cleaner, 25 l</x:v>
+        <x:v>Rengörare Näslund AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5895</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0208</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall AB, Städtjänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 27705</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glasrent ECO, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>InnovaTeam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Glasrent ECO, 710 ml</x:v>
-[...66 lines deleted...]
-        <x:v>3076 0119</x:v>
+        <x:v>Städax Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0171</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Örebro universitet</x:v>
-[...101 lines deleted...]
-        <x:v>Box 13073</x:v>
+        <x:v>Städax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städax Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karbingatan 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Turtle Wax Glass Cleaner, 500 ml</x:v>
-[...194 lines deleted...]
-        <x:v>3076 0159</x:v>
+        <x:v>Östgöta Elitstäd AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0169</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Rengörare Näslund</x:v>
-[...72 lines deleted...]
-        <x:v>SOLLENTUNA</x:v>
+        <x:v>Östgöta Elitstäd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östgöta Elitstäd AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenngatan 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>