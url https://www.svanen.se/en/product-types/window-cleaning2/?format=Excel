--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84fede9ce6a4d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94d6ad612d64333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re5127a61c6fb4963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra82070d72f8142bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5127a61c6fb4963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra82070d72f8142bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,50 +132,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Basta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Glasrent ECO, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lokalvården Campusavdelningen Örebro Universitet, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro Universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Würth Glass Cleaner, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Würth</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
@@ -252,534 +316,502 @@
       <x:c t="str">
         <x:v>F61 Vindusvask, 710 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Haugenveien 1</x:v>
-[...7 lines deleted...]
-        <x:v>Glasrent ECO, 710 ml</x:v>
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fönsterputs Green, 3x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner ECO, 710 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Glassrens, 480 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0089</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Glass Cleaner, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Macken Glasrent, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städpulsen AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turebergsvägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOLLENTUNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F61 Vindusvask, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5895</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0208</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall AB, Städtjänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 27705</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glasrent ECO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>InnovaTeam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lokalvården Campusavdelningen Örebro Universitet, Fönsterputs</x:v>
-[...2 lines deleted...]
-        <x:v>3076 0119</x:v>
+        <x:v>Städax Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0171</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Örebro universitet</x:v>
-[...37 lines deleted...]
-        <x:v>Box 13073</x:v>
+        <x:v>Städax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städax Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karbingatan 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fönsterputs Green, 3x5 l</x:v>
-[...194 lines deleted...]
-        <x:v>3076 0115</x:v>
+        <x:v>EXISO AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0173</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Städpulsen</x:v>
-[...168 lines deleted...]
-        <x:v>Helsingborg</x:v>
+        <x:v>EXISO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EXISO AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRONÄNGSGATAN 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Östgöta Elitstäd AB, Fönsterputs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3076 0169</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östgöta Elitstäd</x:v>
       </x:c>
       <x:c t="str">