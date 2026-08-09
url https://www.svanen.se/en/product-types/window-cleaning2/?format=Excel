--- v4 (2026-08-09)
+++ v5 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94d6ad612d64333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ab7f37854e4c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra82070d72f8142bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbe900e068f684dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra82070d72f8142bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe900e068f684dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,50 +132,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Basta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Würth Glass Cleaner, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Itri Service, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0176</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Itri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Itri Service AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F61 Vindusvask, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Glasrent ECO, 710 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
@@ -196,634 +324,506 @@
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Örebro universitet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Örebro Universitet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1252</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Örebro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Würth Glass Cleaner, 25 l</x:v>
+        <x:v>Lahega Window Shine 42i, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fönsterputs Green, 3x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner ECO, 710 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Würth</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Würth Glass Cleaner, 5 l</x:v>
+        <x:v>Blåtind Glassrens, 480 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0089</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Glass Cleaner, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Macken Glasrent, 710 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Würth</x:v>
+        <x:v>Macken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Itri Service, Fönsterputs</x:v>
-[...2 lines deleted...]
-        <x:v>3076 0176</x:v>
+        <x:v>Städpulsen AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0115</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Itri</x:v>
-[...2 lines deleted...]
-        <x:v>Itri Service AB</x:v>
+        <x:v>Städpulsen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turebergsvägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOLLENTUNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F61 Vindusvask, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Kista</x:v>
-[...27 lines deleted...]
-      <x:c t="str">
         <x:v/>
       </x:c>
-      <x:c t="str">
-[...29 lines deleted...]
-        <x:v>Box 13073</x:v>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5895</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0208</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall AB, Städtjänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 27705</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glasrent ECO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städax Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0171</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städax Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karbingatan 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fönsterputs Green, 3x5 l</x:v>
-[...194 lines deleted...]
-        <x:v>3076 0115</x:v>
+        <x:v>Östgöta Elitstäd AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0169</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Städpulsen</x:v>
-[...48 lines deleted...]
-        <x:v>3076 0159</x:v>
+        <x:v>Östgöta Elitstäd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östgöta Elitstäd AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenngatan 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EXISO AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0173</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Rengörare Näslund</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>EXISO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EXISO AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRONÄNGSGATAN 7</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Tenngatan 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>