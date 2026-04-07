--- v1 (2026-02-03)
+++ v2 (2026-04-07)
@@ -1,957 +1,637 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce51cba359f4904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7a4274ef19468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rdb04ea2601014d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rac6c9e6ea0754bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb04ea2601014d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac6c9e6ea0754bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>XLNT Hospitality AB, Fönsterputs</x:v>
-[...2 lines deleted...]
-        <x:v>3076 0132, 3076 0030</x:v>
+        <x:v>Lahega Greenium Glasputs, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finns Städ &amp; Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0142</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3</x:v>
-[...19 lines deleted...]
-        <x:v>3076 0142</x:v>
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marieholmsgatan 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F61 Foma Window Shine Max Power, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haugenveien 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glasrent ECO, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BASTA green line Fönsterputs, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner ECO, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fönsterputs Green, 3x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Glass Cleaner, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Glassrens, 480 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0089</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F61 Foma Window Shine Max Power, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haugenveien 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Macken Glasrent, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glasrent ECO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0208</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Finns Städ och Fönsterputs </x:v>
-[...48 lines deleted...]
-        <x:v>3076 0106, 3076 0020</x:v>
+        <x:v>Samhall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall AB, Städtjänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 27705</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3</x:v>
-[...63 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rengörare Näslund</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rengörare Näslund AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 5895</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
-      </x:c>
-[...702 lines deleted...]
-        <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>