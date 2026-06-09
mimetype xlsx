--- v2 (2026-04-07)
+++ v3 (2026-06-09)
@@ -1,637 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7a4274ef19468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6110bafd3e4b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rac6c9e6ea0754bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7e180b9c68f04166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac6c9e6ea0754bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e180b9c68f04166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Finns Städ &amp; Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marieholmsgatan 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lahega Greenium Glasputs, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finns Städ &amp; Fönsterputs AB, Fönsterputs</x:v>
-[...2 lines deleted...]
-        <x:v>3076 0142</x:v>
+        <x:v>BASTA green line Fönsterputs, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Itri Service, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0176</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Finns Städ och Fönsterputs </x:v>
-[...13 lines deleted...]
-        <x:v>Würth Glass Cleaner, 5 l</x:v>
+        <x:v>Itri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Itri Service AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F61 Vindusvask, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haugenveien 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glasrent ECO, 710 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lokalvården Campusavdelningen Örebro Universitet, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro Universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fönsterputs Green, 3x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Glass Cleaner ECO, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>F61 Foma Window Shine Max Power, 710 ml</x:v>
+        <x:v>Blåtind Glassrens, 480 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0089</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Window Shine 42i, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Glass Cleaner, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Macken Glasrent, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städpulsen AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turebergsvägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOLLENTUNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F61 Vindusvask, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Haugenveien 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Würth Glass Cleaner, 25 l</x:v>
+        <x:v>Rengörare Näslund AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5895</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0208</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall AB, Städtjänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 27705</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glasrent ECO, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>InnovaTeam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Glasrent ECO, 710 ml</x:v>
-[...151 lines deleted...]
-        <x:v>Box 13073</x:v>
+        <x:v>Städax Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0171</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städax Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karbingatan 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Turtle Wax Glass Cleaner, 500 ml</x:v>
-[...194 lines deleted...]
-        <x:v>3076 0208</x:v>
+        <x:v>Östgöta Elitstäd AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0169</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Samhall</x:v>
-[...40 lines deleted...]
-        <x:v>Stockholm</x:v>
+        <x:v>Östgöta Elitstäd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östgöta Elitstäd AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenngatan 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>