--- v3 (2026-06-09)
+++ v4 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6110bafd3e4b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09b8474268e47a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7e180b9c68f04166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2a82c41929fd4a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e180b9c68f04166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a82c41929fd4a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -252,54 +252,54 @@
       <x:c t="str">
         <x:v>F61 Vindusvask, 710 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Haugenveien 1</x:v>
-[...2 lines deleted...]
-        <x:v>SKi</x:v>
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Glasrent ECO, 710 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam</x:v>
       </x:c>
       <x:c t="str">
@@ -604,54 +604,54 @@
       <x:c t="str">
         <x:v>F61 Vindusvask, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Haugenveien 1</x:v>
-[...2 lines deleted...]
-        <x:v>SKi</x:v>
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Rengörare Näslund AB, Fönsterputs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3076 0159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rengörare Näslund</x:v>
       </x:c>
       <x:c t="str">
@@ -765,33 +765,65 @@
         <x:v>Östgöta Elitstäd AB, Fönsterputs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3076 0169</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östgöta Elitstäd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östgöta Elitstäd AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tenngatan 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EXISO AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0173</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EXISO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EXISO AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRONÄNGSGATAN 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>