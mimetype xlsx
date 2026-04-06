--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,381 +1,445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc37f392f6af4670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bf4180d7094d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Ra37aaa8e1c95483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R740985bc2007498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra37aaa8e1c95483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R740985bc2007498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 10 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 10 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Blue</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5057 0008, 5057 0005</x:v>
-[...87 lines deleted...]
-        <x:v/>
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Red</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5057 0008, 5057 0005</x:v>
-[...215 lines deleted...]
-        <x:v/>
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 4 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 4 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>