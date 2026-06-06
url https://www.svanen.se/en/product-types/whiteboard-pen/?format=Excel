--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bf4180d7094d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef8cf4a62494094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R740985bc2007498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R70c0da4910944ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R740985bc2007498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70c0da4910944ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,371 +68,371 @@
       </x:c>
       <x:c t="str">
         <x:v>Whiteboard pen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Office and hobby supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 10 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 10 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Penol 800 Whiteboard 1.5 mm Fine, Red</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboard pen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Office and hobby supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Black</x:v>
-[...63 lines deleted...]
-        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 10 Colours</x:v>
+        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 4 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 4 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboard pen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Office and hobby supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Penol 800 Whiteboard 1.5 mm Fine, Black</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 4 Colours</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboard pen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Office and hobby supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>