--- v3 (2026-06-06)
+++ v4 (2026-08-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef8cf4a62494094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7329656e12a4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R70c0da4910944ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R79379b8a51a24dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70c0da4910944ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79379b8a51a24dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,371 +68,371 @@
       </x:c>
       <x:c t="str">
         <x:v>Whiteboard pen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Office and hobby supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 10 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 10 Colours</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboard pen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Office and hobby supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 10 Colours</x:v>
-[...63 lines deleted...]
-        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Red</x:v>
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboard pen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Office and hobby supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 4 Colours</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboard pen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Office and hobby supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 4 Colours</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboard pen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Office and hobby supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>