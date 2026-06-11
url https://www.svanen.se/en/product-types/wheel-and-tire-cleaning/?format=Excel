--- v0 (2026-04-12)
+++ v1 (2026-06-11)
@@ -1,85 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18cb2fd5e0a1495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302105547f0c4f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1361ca5d74834dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re893b7e4797546ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1361ca5d74834dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re893b7e4797546ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>SGA Ecoline Fälgrent alkali ECO++ 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SGA Ecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SGA Trading AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldovägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Wheels Green, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F12 Foma Wheelcleaner Alkaline, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haugenveien 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WheelTecs Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Fälgrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fälgtvätt Tix (IT-840), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Professionell Fälgrengöring Alkalisk, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0089</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Professional Wheel Cleaner, 208 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lahega Greenium Fälgrent, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
@@ -164,1491 +420,1267 @@
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>F12 Foma Wheelcleaner Alkaline, 25 l</x:v>
+        <x:v>Turtle Wax Professional Wheel Cleaner, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fälgtvätt, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Wheels Green, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prewash - Rim Cleaner, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hisings Kärra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>904 PRO Felg &amp; Dekkrens, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0089</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>904 PRO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Graenni Wheel &amp; Tyre Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1013 0128</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grænni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gefn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Víkurhvarf 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kópavogur</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Fälg, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F16 Foma Wheelcleaner Acid, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Haugenveien 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Smart Wheels Green, 5 l</x:v>
+        <x:v>Tammermatic Swanline: TYRESHINE, 10 l, 20 l, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0097</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tammermatic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tammermatic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaaksakuja 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkkala</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Wheel Wash 46w, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Professionell Fälgrengöring Alkalisk, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0089</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SONAX Fälgrengöring ECOLINE 1L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sonax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sonax GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Münchenerstrasse 75</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neuburg/Donau</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wheel Wash Gel (IT-418), 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WHEEL WASH GEL ECO, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ACID IRON WASH ECO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ACID IRON WASH ECO, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SmartChem WheelClean, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>"Hyper" Wheel Cleaner 90704, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prewash - Rim Cleaner, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hisings Kärra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BASTA green line Fälgrent, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Fälgrent, 205 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Professional Wheel Cleaner, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Wheel Cleaner, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fälgtvätt Tix (IT-840), 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Wheels Green, 205 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0113</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Autosmart International Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lynn Lane</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lichfield</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WheelTecs Ultra, 10 l</x:v>
+        <x:v>SGA Ecoline Fälgrent alkali ECO++ 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SGA Ecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SGA Trading AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldovägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prewash - Rim Cleaner, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hisings Kärra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SONAX Alkalisk Fälgrent, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sonax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CIFAB Trading AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippan 1A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>F12 Foma Wheelcleaner Alkaline, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Foma Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haugenveien 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-300 Wheel Cleaner, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WHEEL AND INSECT PRE-WASH SWAN, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Macken Fälgrent, 710 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0108, 3013 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WheelTecs Plus, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SGA Ecoline Fälgrent alkali ECO++ 25 l</x:v>
-[...95 lines deleted...]
-        <x:v>Lahega Greenium Fälgrent, 5 l</x:v>
+        <x:v>Blåtind Professionell Fälgrengöring Alkalisk, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0089</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Fälg, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WHEEL WASH GEL ECO, 25 l</x:v>
+        <x:v>BieTech WHEEL AND INSECT PREWASH, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penguin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Wheel Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fälgtvätt, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>InnovaTeam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ACID IRON WASH ECO, 25 l</x:v>
-[...574 lines deleted...]
-      <x:c t="str">
         <x:v>Wheel Wash Gel (IT-418), 25 l</x:v>
-      </x:c>
-[...606 lines deleted...]
-        <x:v>Fälgtvätt, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0108, 3013 0108</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>