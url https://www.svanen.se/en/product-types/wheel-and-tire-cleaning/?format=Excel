--- v1 (2026-06-11)
+++ v2 (2026-08-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302105547f0c4f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcdb4e600174059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re893b7e4797546ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbe3bd6b589ab43cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re893b7e4797546ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe3bd6b589ab43cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -124,54 +124,54 @@
       <x:c t="str">
         <x:v>F12 Foma Wheelcleaner Alkaline, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Haugenveien 1</x:v>
-[...2 lines deleted...]
-        <x:v>SKi</x:v>
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>WheelTecs Ultra, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
@@ -348,54 +348,54 @@
       <x:c t="str">
         <x:v>F16 Foma Wheelcleaner Acid, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Haugenveien 1</x:v>
-[...2 lines deleted...]
-        <x:v>SKi</x:v>
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>SGA Ecoline Fälgrent alkali ECO++ 200 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0142</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SGA Ecoline</x:v>
       </x:c>
       <x:c t="str">
@@ -668,54 +668,54 @@
       <x:c t="str">
         <x:v>F16 Foma Wheelcleaner Acid, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Haugenveien 1</x:v>
-[...2 lines deleted...]
-        <x:v>SKi</x:v>
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tammermatic Swanline: TYRESHINE, 10 l, 20 l, 200 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4013 0097</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tammermatic</x:v>
       </x:c>
       <x:c t="str">
@@ -964,50 +964,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Advanced Wheel Cleaner, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0147</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CD Bilvårdsprodukter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CD Bilvårdsprodukter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sommavägen 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tranås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Advanced Wheel Cleaner, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0147</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CD Bilvårdsprodukter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CD Bilvårdsprodukter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sommavägen 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tranås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Wheel Wash Plus, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>"Hyper" Wheel Cleaner 90704, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2013 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>904</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Transchem Inc.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1225 Franklin Blvd.</x:v>
@@ -1340,54 +1436,54 @@
       <x:c t="str">
         <x:v>F12 Foma Wheelcleaner Alkaline, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Foma Norge AS</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Haugenveien 1</x:v>
-[...2 lines deleted...]
-        <x:v>SKi</x:v>
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>STW-300 Wheel Cleaner, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2013 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turtle Wax Pro</x:v>
       </x:c>
       <x:c t="str">
@@ -1728,30 +1824,222 @@
         <x:v>3013 0100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wheel and tire cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WheelCleaner XP, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Advanced Wheel Cleaner, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0147</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CD Bilvårdsprodukter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CD Bilvårdsprodukter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sommavägen 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tranås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Advanced Wheel Cleaner, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0147</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CD Bilvårdsprodukter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CD Bilvårdsprodukter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sommavägen 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tranås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Wheel Wash Plus, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Wheel Wash Plus, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Wheel Wash Plus, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wheel and tire cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>