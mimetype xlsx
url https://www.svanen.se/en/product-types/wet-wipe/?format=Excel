--- v1 (2026-01-31)
+++ v2 (2026-04-06)
@@ -1,2813 +1,3069 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e1ee4f1bc446de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9caa77f13de74876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R872850891c134d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rac5a4d6e075949f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R872850891c134d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac5a4d6e075949f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Swash BATHING Wipes Fragrance Free, 4 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NoFo Mild Cleansing Facial Wipes, 25 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Any:Day, Intimate care cleansing wipe 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002577 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 4 st, engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wet Wash Glove - Inga färgämnen med parfym, 8 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0407</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SKIR Gentle Micellar Cleansing Wipe, 25 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturligt Pet Wipes, 72 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002574 Våtservett, ABENA, Z-vikt, 18x23cm, utan färg och parfym, med folielock, 100 st., engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002576 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 8 st, engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Tropical, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Body Wash non perfume, 4 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0423</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotek Hjärtat Milda Intimservetter oparfymerade, 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjärtats</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Våttvättshandske, 8 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0407</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Intimate Wipe 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamboo wet wipes for your face and hands, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Rich Aloe 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Intimate Wet Wipes, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Makeup Remover Wipes, 25 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Milt parfymerade våtservetter Take Care, 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv By Clemondo Wash Body Wipes, 8 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Savett Toilet 50pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0059, 4090 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunkatie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljendahl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Wet Wipes, Z-fold, 20x27 cm, w/plastic lid, 80 stk. (1999914164)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Wet Wipes, 80 st (659710)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REMA 1000 PRIMA Våtservetter, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REMA 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BodyWash, 12 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0254, 5090 0254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>REMA 1000 PRIMA Ansiktsservetter, 25 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>REMA 1000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>REMA 1000 PRIMA Våtservetter, 72 st</x:v>
-[...26 lines deleted...]
-        <x:v>Bollnäs</x:v>
+        <x:v>1010002575 Våtservett, ABENA, Z-vikt, 18x20cm, utan färg och parfym, med folielock, 100 st., engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Perfume Free, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 8 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Hey Perfect, Shampoo Cap, 1 pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0404</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hangji Industrial Park, Yangzhou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jiangsu</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Klinion Personal Care Body Wash Wipes, 8 pcs.</x:v>
+        <x:v>Mums with love wet wipes, 30 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0408</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SixFive Beauty Nordic ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fynsvej 9-11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Make-Up cleansing wipe 25 st/stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Pet Wipes, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Cherry Blossom, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Perfume free, 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rybrinks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energigatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kungsbacka</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Aloe Vera, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Gloves Fragrance Free, 8 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Milt parfymerade våtservetter Take Care, 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark make-up cleaning wipe, 25 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Wet Wipes, 80 st (6598)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SKIR Ultimate Deep cleansing wipe, 25 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution So Fresh, So Clean Wet Wipes, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tena Plastic Free Wet wipes, 48 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0442</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Floral Spring 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Wet Wipes. 80 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0417</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Ansiktsservietter skonsamma, 25 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002583 Våttvättshandske, ABENA, 15x22cm, Utan färg och parfym, 8 st, engångs,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Spunlace Fragrance Free, 4 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 100% Viscose, 8 pcs.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0368</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klinion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AHC Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>#189, Hai Zhen Road</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dushangang Town, Pinghu City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BodyWash, 12 stk.</x:v>
+        <x:v>Kronans Apotek Extra Care Intimservetter, oparfymerade 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Savett Sensitive&amp;Clean 30pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0059, 4090 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunkatie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljendahl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1000025811 Våttvättshandske, ABENA Classic, Utan färg och parfym, 5 st, engångs, 15x22cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 100% Viscose, 4 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Våtservett, med plastlock, 80 st. (1000006338)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Apotek Doris Våtservetter, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NoFo Intimate Wipes, fragrance free, 15 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BodyWash, 4 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0254, 5090 0254</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BodyWash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Apodan A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lynsø Alle 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hørsholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena Wet Wipes, 80 st (659710)</x:v>
+        <x:v>Mevolution So Fresh, So Clean Wet Wipes, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution My Intimate Wipes, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Wet wipes, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Budget Baby Tvättservetter oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Budget</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Fragrance Free, 8 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Wet Wipes, 80 st (6595)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Wet Wipes, Z-fold, 20x27 cm, w/plastic lid, 80 stk. (1999914164)</x:v>
+        <x:v>Våttvättshandske, 5 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0407</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tvättservetter Travelpack oparfymerade, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BodyWash, 8 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0254, 5090 0254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tvättservetter, oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta NoFo Fresh &amp; Clean Wet Wipes, 30 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Våtservett, med tejpförslutning, 80 st. (1000006337)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0049</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1010002575 Våtservett, ABENA, Z-vikt, 18x20cm, utan färg och parfym, med folielock, 100 st., engångs</x:v>
-[...2 lines deleted...]
-        <x:v>5090 0049</x:v>
+        <x:v>Pure Living Facial Wipes for sensitive skin, 25 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pure Living</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Spunlace Fragrance Free, 8 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wet Wash Glove - Inga färgämnen med parfym, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0407</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gunry Wet Wipes Perfume Free, 10 pcs</x:v>
+        <x:v>Topz cotton cleaning wipe, 15 pcs.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0260, 5090 0260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Humble Co. Baby Våtservetter Oparfymerade, 72 st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>The Humble Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Body Wash non perfume, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0423</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Lemon, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Gunry</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hangzhou</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rusta NoFo Fresh &amp; Clean Wet Wipes, 30 pack</x:v>
-[...127 lines deleted...]
-        <x:v>Hey Perfect, Wet wipes, 80 pcs</x:v>
+        <x:v>Klinion Personal Care Body Wash Wipes, 4 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Sunny Citrus 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Spunlace Fragrance Free, 5 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Bathing Wet Wipe, 4 pcs (491919)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Fragrance Free 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamboo make-up remover wipes, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Youngh Collection Zoo Baby Wipe, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Hjärtat Intim tvättservetter oparfymerade, 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Hjärtat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Sensitive Facial Cleansing Wipes, 25 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Bathing Wet Wipe, 8 pcs (491918)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Wash Gloves, 8 pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0404</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hangji Industrial Park, Yangzhou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jiangsu</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mevolution My Intimate Wipes, 20 pcs</x:v>
+        <x:v>Kronans Apotek Gentle Facial Cleaning Wipe, oparfymerade 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wet wipes for face and hands, 10 pcs (Multipack)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Austre Avsminkningsservetter, oparfymerad, 25 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mevolution So Fresh, So Clean Wet Wipes, 30 pcs</x:v>
-[...122 lines deleted...]
-        <x:v>Hørsholm</x:v>
+        <x:v>Bamboo deodorant wipes, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Swash BATHING Gloves Fragrance Free, 6 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0291</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arion Holding B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rutherford 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heerlen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swash BATHING Wipes Fragrance Free, 8 stk.</x:v>
-[...95 lines deleted...]
-        <x:v>Pure Living Facial Wipes for sensitive skin, 25 pcs</x:v>
+        <x:v>Mevolution My Intimate Wipes, 20 pcs.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0213</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Pure Living</x:v>
+        <x:v>Mevolution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silivri</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Wet Wash Glove - Inga färgämnen med parfym, 5 st</x:v>
-[...1978 lines deleted...]
-        <x:v>Hangzhou</x:v>
+        <x:v>Tena Plastic Free Wet wipes, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0442</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>