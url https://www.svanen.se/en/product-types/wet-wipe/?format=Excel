--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9caa77f13de74876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f29ef538aa49bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rac5a4d6e075949f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4c0de150a2484ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac5a4d6e075949f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c0de150a2484ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Any:Day, Intimate care cleansing wipe 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002577 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 4 st, engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wet Wash Glove - Inga färgämnen med parfym, 8 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0407</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Swash BATHING Wipes Fragrance Free, 4 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0291</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arion Holding B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rutherford 11</x:v>
@@ -100,2970 +196,2874 @@
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NoFo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Any:Day, Intimate care cleansing wipe 20 st</x:v>
+        <x:v>SKIR Gentle Micellar Cleansing Wipe, 25 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturligt Pet Wipes, 72 wipes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1010002577 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 4 st, engångs</x:v>
+        <x:v>Abena Intimate Wet Wipes, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Makeup Remover Wipes, 25 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotek Hjärtat Milda Intimservetter oparfymerade, 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjärtats</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Våttvättshandske, 8 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0407</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Intimate Wipe 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002576 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 8 st, engångs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0049</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Wet Wash Glove - Inga färgämnen med parfym, 8 st</x:v>
+        <x:v>Gunry Wet Wipes Tropical, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Body Wash non perfume, 4 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0423</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002574 Våtservett, ABENA, Z-vikt, 18x23cm, utan färg och parfym, med folielock, 100 st., engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamboo wet wipes for your face and hands, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Rich Aloe 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Perfume Free, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 8 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REMA 1000 PRIMA Ansiktsservetter, 25 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REMA 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Shampoo Cap, 1 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Wet Wipes, Z-fold, 20x27 cm, w/plastic lid, 80 stk. (1999914164)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REMA 1000 PRIMA Våtservetter, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REMA 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Wet Wipes, 80 st (659710)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BodyWash, 12 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0254, 5090 0254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Cherry Blossom, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark make-up cleaning wipe, 25 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Wet Wipes, 80 st (6598)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love wet wipes, 30 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0408</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SixFive Beauty Nordic ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fynsvej 9-11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Make-Up cleansing wipe 25 st/stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Pet Wipes, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tena Plastic Free Wet wipes, 48 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0442</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Milt parfymerade våtservetter Take Care, 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv By Clemondo Wash Body Wipes, 8 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Savett Toilet 50pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0059, 4090 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunkatie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljendahl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002575 Våtservett, ABENA, Z-vikt, 18x20cm, utan färg och parfym, med folielock, 100 st., engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SKIR Ultimate Deep cleansing wipe, 25 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Aloe Vera, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Gloves Fragrance Free, 8 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Perfume free, 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rybrinks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energigatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kungsbacka</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Milt parfymerade våtservetter Take Care, 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution So Fresh, So Clean Wet Wipes, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Floral Spring 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Spunlace Fragrance Free, 4 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 100% Viscose, 8 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002583 Våttvättshandske, ABENA, 15x22cm, Utan färg och parfym, 8 st, engångs,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Wet Wipes. 80 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0417</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Ansiktsservietter skonsamma, 25 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Apotek Extra Care Intimservetter, oparfymerade 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Savett Sensitive&amp;Clean 30pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0059, 4090 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunkatie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljendahl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 100% Viscose, 4 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1000025811 Våttvättshandske, ABENA Classic, Utan färg och parfym, 5 st, engångs, 15x22cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution My Intimate Wipes, 20 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tena Plastic Free Wet wipes, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0442</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Våtservett, med plastlock, 80 st. (1000006338)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Apotek Doris Våtservetter, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NoFo Intimate Wipes, fragrance free, 15 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BodyWash, 4 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0254, 5090 0254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Wet wipes, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Våttvättshandske, 5 pcs.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0407</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SKIR Gentle Micellar Cleansing Wipe, 25 st</x:v>
-[...34 lines deleted...]
-        <x:v>3090 0023</x:v>
+        <x:v>Swash BATHING Wipes Spunlace Fragrance Free, 5 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Bathing Wet Wipe, 4 pcs (491919)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Hjärtat Intim tvättservetter oparfymerade, 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Hjärtat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Sensitive Facial Cleansing Wipes, 25 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Bathing Wet Wipe, 8 pcs (491918)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Wash Gloves, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>K. Ungh AB</x:v>
-[...10 lines deleted...]
-        <x:v>1010002574 Våtservett, ABENA, Z-vikt, 18x23cm, utan färg och parfym, med folielock, 100 st., engångs</x:v>
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Apotek Gentle Facial Cleaning Wipe, oparfymerade 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wet wipes for face and hands, 10 pcs (Multipack)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution So Fresh, So Clean Wet Wipes, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution My Intimate Wipes, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Budget Baby Tvättservetter oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Budget</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Fragrance Free, 8 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Humble Co. Baby Våtservetter Oparfymerade, 72 st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>The Humble Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Sunny Citrus 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Body Wash non perfume, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0423</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Fragrance Free 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Wet Wipes, 80 st (6595)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Gloves Fragrance Free, 6 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Austre Avsminkningsservetter, oparfymerad, 25 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamboo deodorant wipes, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Lemon, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 4 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tvättservetter Travelpack oparfymerade, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BodyWash, 8 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0254, 5090 0254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta NoFo Fresh &amp; Clean Wet Wipes, 30 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tvättservetter, oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Våtservett, med tejpförslutning, 80 st. (1000006337)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0049</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1010002576 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 8 st, engångs</x:v>
-[...2 lines deleted...]
-        <x:v>5090 0049</x:v>
+        <x:v>Pure Living Facial Wipes for sensitive skin, 25 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pure Living</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Spunlace Fragrance Free, 8 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wet Wash Glove - Inga färgämnen med parfym, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0407</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gunry Wet Wipes Tropical, 10 pcs</x:v>
+        <x:v>Topz cotton cleaning wipe, 15 pcs.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0260, 5090 0260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Gunry</x:v>
+        <x:v>Topz</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hangzhou</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Body Wash non perfume, 4 pcs</x:v>
-[...127 lines deleted...]
-        <x:v>Bamboo wet wipes for your face and hands, 10 pcs</x:v>
+        <x:v>Bamboo make-up remover wipes, 30 pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0435</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tiger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sapona Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
       </x:c>
       <x:c t="str">
         <x:v>London</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mirelle Wet Wipes Rich Aloe 10 st</x:v>
-[...66 lines deleted...]
-        <x:v>3090 0404</x:v>
+        <x:v>Youngh Collection Zoo Baby Wipe, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
-[...2437 lines deleted...]
-        <x:v>Redditch, Worcestershire</x:v>
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>