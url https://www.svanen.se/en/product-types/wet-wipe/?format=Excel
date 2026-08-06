--- v3 (2026-06-06)
+++ v4 (2026-08-06)
@@ -1,3069 +1,3165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f29ef538aa49bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29496e343c0648f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4c0de150a2484ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R026ef54c6a47474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c0de150a2484ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R026ef54c6a47474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>REMA 1000 PRIMA Ansiktsservetter, 25 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REMA 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REMA 1000 PRIMA Våtservetter, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REMA 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Intimate Wipe 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BodyWash, 12 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0254, 5090 0254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Perfume free, 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rybrinks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energigatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kungsbacka</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Gloves Fragrance Free, 8 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotek Hjärtat Milda Intimservetter oparfymerade, 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjärtats</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Fragrance Free, 4 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Wet Wipes, 80 st (6598)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Wet Wipes, 80 st (659710)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NoFo Mild Cleansing Facial Wipes, 25 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv By Clemondo Wash Body Wipes, 8 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Milt parfymerade våtservetter Take Care, 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Milt parfymerade våtservetter Take Care, 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark make-up cleaning wipe, 25 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Intimate Wet Wipes, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Savett Toilet 50pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0059, 4090 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunkatie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljendahl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Pet Wipes, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Makeup Remover Wipes, 25 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Shampoo Cap, 1 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love wet wipes, 30 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0408</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SixFive Beauty Nordic ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fynsvej 9-11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Våttvättshandske, 8 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0407</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Wet Wipes, Z-fold, 20x27 cm, w/plastic lid, 80 stk. (1999914164)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Make-Up cleansing wipe 25 st/stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wet Wash Glove - Inga färgämnen med parfym, 8 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0407</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002575 Våtservett, ABENA, Z-vikt, 18x20cm, utan färg och parfym, med folielock, 100 st., engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002574 Våtservett, ABENA, Z-vikt, 18x23cm, utan färg och parfym, med folielock, 100 st., engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Body Wash non perfume, 4 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0423</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002576 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 8 st, engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002577 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 4 st, engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturligt Pet Wipes, 72 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution So Fresh, So Clean Wet Wipes, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Perfume Free, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Aloe Vera, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Tropical, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Cherry Blossom, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 8 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamboo wet wipes for your face and hands, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SKIR Gentle Micellar Cleansing Wipe, 25 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SKIR Ultimate Deep cleansing wipe, 25 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Rich Aloe 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Any:Day, Intimate care cleansing wipe 20 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1010002577 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 4 st, engångs</x:v>
+        <x:v>Tena Plastic Free Wet wipes, 48 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0442</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REMA 1000 Prima Lavpris Våtservietter Baby, 2 x 100 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REMA 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Ansiktsservietter skonsamma, 25 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Sensitive Facial Cleansing Wipes, 25 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Fragrance Free 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Sunny Citrus 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Wet Wipes Floral Spring 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tena Plastic Free Wet wipes, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0442</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops All Skin Types Facial Wipes, Lightly Scented, 25 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Micellar Facial Cleansing Wipes, 25 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Gloves Fragrance Free, 6 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hjärtat Intim tvättservetter oparfymerade, 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Hjärtat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Fragrance Free, 8 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta NoFo Fresh &amp; Clean Wet Wipes, 30 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Wet Wipes, 80 st (6595)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Apotek Doris Våtservetter, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Bathing Wet Wipe, 8 pcs (491918)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Bathing Wet Wipe, 4 pcs (491919)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NoFo Intimate Wipes, fragrance free, 15 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Budget Baby Tvättservetter oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Budget</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Våtservett, med plastlock, 80 st. (1000006338)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0049</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Wet Wash Glove - Inga färgämnen med parfym, 8 st</x:v>
+        <x:v>ABENA Våtservett, med tejpförslutning, 80 st. (1000006337)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tvättservetter, oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Spunlace Fragrance Free, 4 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Spunlace Fragrance Free, 5 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swash BATHING Wipes Spunlace Fragrance Free, 8 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arion Holding B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutherford 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heerlen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tvättservetter Travelpack oparfymerade, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Youngh Collection Zoo Baby Wipe, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Savett Sensitive&amp;Clean 30pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0059, 4090 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunkatie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljendahl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Wash Gloves, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Wet wipes, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution My Intimate Wipes, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution So Fresh, So Clean Wet Wipes, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Våttvättshandske, 5 pcs.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0407</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swash BATHING Wipes Fragrance Free, 4 stk.</x:v>
-[...95 lines deleted...]
-        <x:v>Naturligt Pet Wipes, 72 wipes</x:v>
+        <x:v>Pure Living Facial Wipes for sensitive skin, 25 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pure Living</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wet Wash Glove - Inga färgämnen med parfym, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0407</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Apotek Extra Care Intimservetter, oparfymerade 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Apotek Gentle Facial Cleaning Wipe, oparfymerade 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Topz cotton cleaning wipe, 15 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Body Wash non perfume, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0423</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BodyWash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apodan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynsø Alle 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hørsholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1010002583 Våttvättshandske, ABENA, 15x22cm, Utan färg och parfym, 8 st, engångs,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Austre Avsminkningsservetter, oparfymerad, 25 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena Intimate Wet Wipes, 20 pcs</x:v>
-[...2 lines deleted...]
-        <x:v>3090 0023</x:v>
+        <x:v>Mevolution My Intimate Wipes, 20 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Humble Co. Baby Våtservetter Oparfymerade, 72 st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>The Humble Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1000025811 Våttvättshandske, ABENA Classic, Utan färg och parfym, 5 st, engångs, 15x22cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>K. Ungh AB</x:v>
-[...77 lines deleted...]
-        <x:v>5090 0407</x:v>
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Wet Wipes Lemon, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 4 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 100% Viscose, 4 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Body Wash Wipes, 100% Viscose, 8 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Wet Wipes. 80 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0417</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Abena A/S</x:v>
-[...2 lines deleted...]
-        <x:v>Egelund 35</x:v>
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mirelle Intimate Wipe 20 st</x:v>
-[...98 lines deleted...]
-        <x:v>5090 0423</x:v>
+        <x:v>Bamboo deodorant wipes, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamboo make-up remover wipes, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wet wipes for face and hands, 10 pcs (Multipack)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tiger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sapona Limited, Unit 11 Wadsworth Business Centre, 21 Wadsworth Road, Perivale</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>London</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BodyWash, 4 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0254, 5090 0254</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BodyWash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Apodan A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lynsø Alle 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hørsholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1010002574 Våtservett, ABENA, Z-vikt, 18x23cm, utan färg och parfym, med folielock, 100 st., engångs</x:v>
-[...319 lines deleted...]
-        <x:v>BodyWash, 12 stk.</x:v>
+        <x:v>BodyWash, 8 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0254, 5090 0254</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BodyWash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Apodan A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lynsø Alle 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hørsholm</x:v>
-      </x:c>
-[...2174 lines deleted...]
-        <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>