--- v1 (2026-02-13)
+++ v2 (2026-04-03)
@@ -1,117 +1,981 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24f3b2f9eb2470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf869705723cd4d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R81617f3b31b34893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re622edc69b8f4162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81617f3b31b34893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re622edc69b8f4162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Libero Touch, Super Soft wet wipe, 50 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0429</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ubesol Sociedad Limitada</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Calle La Costera , nº 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Atzeneta d’Albaida</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Pure Water, 63 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0260, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Baby Våtservetter, 120 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Euroshopper Baby Wet Wipes, fragrance free, 72 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Euro Shopper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Baby Water Wipes, 63 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0421, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Bamboo Baby Wipes, 72 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0421, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Soft &amp; Gently Baby wipes with Allantoin &amp; Panthenol, 72 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Wipes free from perfume, 72 &amp; 24 st./stk./kpl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Extra mjuka Tvättservetter, 60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Favorit Bamse Baby Tvättservetter, sensitive oparfymerad, 64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Favorit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 2x64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Wet Wipes, 80 st 659720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Love &amp; Care wet wipes, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0417</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Love&amp;Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature våtservett,  80 st, (1999900310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eldorado Baby Våtservetter Oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eldorado</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Youngh Collection Baby Wipe oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Apoteket Ab Babyservetter oparfymerade, 72 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4090 0059, 4090 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>apoteket</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teampac Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dunkatie 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljendahl</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hudvård Baby Våtservetter, 72 servetter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hudvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vide Vilda baby / barn våtservetter 80 st, oparfymerade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Ab Babyservetter oparfymerade, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0059, 4090 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunkatie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljendahl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Wet Wipes with plastic lid (659410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta NoFo Soft &amp; Gentle Baby Wipes, 72 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Delicate Våtservietter, 72 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Soft &amp; Gentle Baby Wipes with Allantoin &amp; Panthenol, 56 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Baby Vådservietter, 52 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0108, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 4x64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Baby Wet Wipe 80 pcs (1000012810)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Minstingen Baby Våtservetter, 24 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0213</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Minstingen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
@@ -164,1818 +1028,1050 @@
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Minstingen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 4x64 st</x:v>
+        <x:v>Lidl Lupilu Sensitive Baby Wipes/Våtservietter, 80 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Lupilu Aloe Vera Baby Wipes/Våtservietter, 80 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Våtservietter aloe vera, 72 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Aqua Wet Wipes, 55 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0443</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tibelly baby våtservetter, 100 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tibelly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Våtservetter Baby 72 st oparfymerade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Hjärtat Baby plastfria våtservetter oparfymerade, 60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apoteket Hjärtat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Soft &amp; Gently Baby wipes with Aloe Vera, 72 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Levevis baby våtservetter, 100 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Levevis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess Wet Wipe, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Wipes, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Baby Wet Wipes, 80 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0417</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Baby wipes, Stora och Tjocka, 64 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Baby wipes, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Baby Wet Wipe 50 pcs, plastic free (1000011933)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natura Baby Wipes Fragrance Free, 72 pieces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Natura</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Touch, Super Soft wet wipe, 18 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0429</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ubesol Sociedad Limitada</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Calle La Costera , nº 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Atzeneta d’Albaida</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic tvättservetter oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Baby Våtservetter, 64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cuddsies Baby wipes, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cuddsies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotek Hjärtat baby Våtservetter, oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjärtats</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Soft &amp; Gentle Baby Wipes with Aloe Vera, 56 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Lupilu Aloe Vera Baby Wipes, 72 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, Box 6x64 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0355</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Libero</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rockline Industries Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heming Road</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redditch, Worcestershire</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bambo Nature Baby Wet Wipe 80 pcs (1000012810)</x:v>
-[...90 lines deleted...]
-        <x:v>Silivri</x:v>
+        <x:v>Lidl Lupilu Sensitive Baby Wipes, 72 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotea Våtservetter, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tvättservetter plastfria oparfymerade, 60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Våtservietter Plastfria och utan parfym, 72 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Youngh Collection Baby Wipe oparfymerade, 63 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>BabyCare Våtservetter, 72 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Youngh Collection Baby Wipe oparfymerade, 63 st</x:v>
-[...446 lines deleted...]
-      <x:c t="str">
         <x:v>Lidl Lupilu Aloe Vera Baby Wipes, 20 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0330</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lupilu</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albaad Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Am Langenhorster Bahnhof 23</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ochtrup</x:v>
-      </x:c>
-[...1150 lines deleted...]
-        <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>