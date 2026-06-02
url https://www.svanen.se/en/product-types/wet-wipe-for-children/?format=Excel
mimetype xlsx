--- v2 (2026-04-03)
+++ v3 (2026-06-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf869705723cd4d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re645f032ee3c4514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re622edc69b8f4162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1e02e3316fb94e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re622edc69b8f4162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e02e3316fb94e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -1028,1050 +1028,1114 @@
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Minstingen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lidl Lupilu Aloe Vera Baby Wipes/Våtservietter, 80 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lidl Lupilu Sensitive Baby Wipes/Våtservietter, 80 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0330</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lupilu</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albaad Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Am Langenhorster Bahnhof 23</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ochtrup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lidl Lupilu Aloe Vera Baby Wipes/Våtservietter, 80 stk.</x:v>
+        <x:v>Mombé Baby Wipes, 25 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0448</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mombé</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Design Cave ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredens Torv 1, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Våtservietter aloe vera, 72 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Aqua Wet Wipes, 55 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0443</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mombé Baby Wipes, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0448</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mombé</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Design Cave ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredens Torv 1, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Lupilu Aloe Vera Baby Wipes, 20 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0330</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lupilu</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albaad Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Am Langenhorster Bahnhof 23</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ochtrup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SOFT Våtservietter aloe vera, 72 stk</x:v>
+        <x:v>Tibelly baby våtservetter, 100 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0369</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Tibelly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Våtservetter Baby 72 st oparfymerade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Hjärtat Baby plastfria våtservetter oparfymerade, 60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apoteket Hjärtat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Soft &amp; Gently Baby wipes with Aloe Vera, 72 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Levevis baby våtservetter, 100 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Levevis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess Wet Wipe, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Wipes, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Baby Wet Wipes, 80 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0417</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Baby wipes, Stora och Tjocka, 64 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>SOFT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>No. 38, Linxi RD, Qujiang District</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Quzhou City, Zhejiang</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bambo Nature Aqua Wet Wipes, 55 pcs</x:v>
-[...14 lines deleted...]
-        <x:v>4</x:v>
+        <x:v>Hey Perfect, Baby wipes, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Baby Wet Wipe 50 pcs, plastic free (1000011933)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bambo Nature</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Abena A/S</x:v>
-[...10 lines deleted...]
-        <x:v>Tibelly baby våtservetter, 100 st</x:v>
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natura Baby Wipes Fragrance Free, 72 pieces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Natura</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Touch, Super Soft wet wipe, 18 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0429</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ubesol Sociedad Limitada</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Calle La Costera , nº 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Atzeneta d’Albaida</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic tvättservetter oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Baby Våtservetter, 64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cuddsies Baby wipes, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cuddsies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotek Hjärtat baby Våtservetter, oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjärtats</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Soft &amp; Gentle Baby Wipes with Aloe Vera, 56 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Lupilu Aloe Vera Baby Wipes, 72 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, Box 6x64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Lupilu Sensitive Baby Wipes, 72 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotea Våtservetter, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tvättservetter plastfria oparfymerade, 60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Våtservietter Plastfria och utan parfym, 72 stk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0369</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tibelly</x:v>
+        <x:v>SOFT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>No. 38, Linxi RD, Qujiang District</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Quzhou City, Zhejiang</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Coop Våtservetter Baby 72 st oparfymerade</x:v>
-[...258 lines deleted...]
-        <x:v>3090 0404</x:v>
+        <x:v>Youngh Collection Baby Wipe oparfymerade, 63 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
-[...490 lines deleted...]
-        <x:v>Youngh Collection Baby Wipe oparfymerade, 63 st</x:v>
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BabyCare Våtservetter, 72 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Ochtrup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>