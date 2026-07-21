--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -1,85 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re645f032ee3c4514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b67cc40f4a4323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1e02e3316fb94e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R46f3b6f0f84e445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e02e3316fb94e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46f3b6f0f84e445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ICA Extra mjuka Tvättservetter, 60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Favorit Bamse Baby Tvättservetter, sensitive oparfymerad, 64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Favorit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 2x64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Wet Wipes, 80 st 659720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Love &amp; Care wet wipes, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0417</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Love&amp;Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Soft &amp; Gently Baby wipes with Allantoin &amp; Panthenol, 72 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Wipes free from perfume, 72 &amp; 24 st./stk./kpl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Libero Touch, Super Soft wet wipe, 50 pack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0429</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Libero</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ubesol Sociedad Limitada</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Calle La Costera , nº 9</x:v>
@@ -132,2010 +356,1850 @@
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Minstingen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silivri</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gunry Baby Water Wipes, 63 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0421, 5090 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangzhou</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Euroshopper Baby Wet Wipes, fragrance free, 72 pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Euro Shopper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gunry Baby Water Wipes, 63 pcs</x:v>
+        <x:v>Änglamark Bamboo Baby Wipes, 72 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0421, 5090 0260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Gunry</x:v>
+        <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>No. 8, Yushun Road, Yujiayan Country</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hangzhou</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Bamboo Baby Wipes, 72 stk.</x:v>
-[...2 lines deleted...]
-        <x:v>5090 0421, 5090 0260</x:v>
+        <x:v>Bambo Nature våtservett,  80 st, (1999900310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eldorado Baby Våtservetter Oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eldorado</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Youngh Collection Baby Wipe oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Ab Babyservetter oparfymerade, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0059, 4090 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunkatie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljendahl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Wet Wipes with plastic lid (659410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Delicate Våtservietter, 72 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vide Vilda baby / barn våtservetter 80 st, oparfymerade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Ab Babyservetter oparfymerade, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0059, 4090 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunkatie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljendahl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Lupilu Sensitive Baby Wipes/Våtservietter, 80 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hudvård Baby Våtservetter, 72 servetter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hudvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Lupilu Aloe Vera Baby Wipes/Våtservietter, 80 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mombé Baby Wipes, 25 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0448</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mombé</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Design Cave ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredens Torv 1, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Soft &amp; Gentle Baby Wipes with Allantoin &amp; Panthenol, 56 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Baby Vådservietter, 52 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0108, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 4x64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Baby Wet Wipe 80 pcs (1000012810)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Baby Våtservetter, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Våtservetter Minstingen, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Våtservetter Minstingen, 63 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta NoFo Soft &amp; Gentle Baby Wipes, 72 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Baby Wipes 99% Pure Water, 100 pieces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Baby Wipes 99% Pure Water, 56 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Våtservietter aloe vera, 72 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tibelly baby våtservetter, 100 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tibelly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Våtservetter Baby 72 st oparfymerade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Hjärtat Baby plastfria våtservetter oparfymerade, 60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apoteket Hjärtat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Wipes, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hangzhou Guoguang Touring Commodity Co. Ltd.</x:v>
-[...10 lines deleted...]
-        <x:v>Hops Soft &amp; Gently Baby wipes with Allantoin &amp; Panthenol, 72 wipes</x:v>
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Baby Wet Wipes, 80 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0417</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Baby wipes, Stora och Tjocka, 64 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey Perfect, Baby wipes, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0404</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yangzhou Perfect Daily Chemicals Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hangji Industrial Park, Yangzhou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiangsu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Baby Wet Wipe 50 pcs, plastic free (1000011933)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natura Baby Wipes Fragrance Free, 72 pieces</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0213</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Natura</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cuddsies Baby wipes, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cuddsies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AHC Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#189, Hai Zhen Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dushangang Town, Pinghu City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Soft &amp; Gently Baby wipes with Aloe Vera, 72 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Hops</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silivri</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Baby Wipes free from perfume, 72 &amp; 24 st./stk./kpl</x:v>
+        <x:v>Levevis baby våtservetter, 100 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Levevis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess Wet Wipe, 72 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Änglamark</x:v>
+        <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA Extra mjuka Tvättservetter, 60 st</x:v>
+        <x:v>Apotek Hjärtat baby Våtservetter, oparfymerade, 72 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Hjärtats</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hops Soft &amp; Gentle Baby Wipes with Aloe Vera, 56 wipes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, Box 6x64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Lupilu Sensitive Baby Wipes, 72 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotea Våtservetter, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Lupilu Aloe Vera Baby Wipes, 20 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tvättservetter plastfria oparfymerade, 60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Favorit Bamse Baby Tvättservetter, sensitive oparfymerad, 64 st</x:v>
+        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rockline Industries Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heming Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redditch, Worcestershire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SOFT Våtservietter Plastfria och utan parfym, 72 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOFT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Bright Care Co.,Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 38, Linxi RD, Qujiang District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Quzhou City, Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Youngh Collection Baby Wipe oparfymerade, 63 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Favorit</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>K. Ungh AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjutbanevägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Libero Wet Wipes, Plastic and Perfume Free, 2x64 st</x:v>
-[...2 lines deleted...]
-        <x:v>3090 0355</x:v>
+        <x:v>BabyCare Våtservetter, 72 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Touch, Super Soft wet wipe, 18 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0429</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Libero</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Rockline Industries Ltd</x:v>
-[...10 lines deleted...]
-        <x:v>Bambo Nature Wet Wipes, 80 st 659720</x:v>
+        <x:v>Ubesol Sociedad Limitada</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Calle La Costera , nº 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Atzeneta d’Albaida</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic tvättservetter oparfymerade, 72 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wet wipe for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K. Ungh AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjutbanevägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Baby Våtservetter, 64 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SAPRO TEMIZLIK URUNLERI SANAYI VE TICARET A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortakoy sanayi Bulvari No: 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silivri</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Lupilu Aloe Vera Baby Wipes, 72 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albaad Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Am Langenhorster Bahnhof 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ochtrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mombé Baby Wipes, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0448</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mombé</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Design Cave ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredens Torv 1, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Aqua Wet Wipes, 55 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0443</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wet wipe for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Bambo Nature</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>K. Ungh AB</x:v>
-[...34 lines deleted...]
-        <x:v>Erik Jessen Vej 37</x:v>
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
-      </x:c>
-[...1662 lines deleted...]
-        <x:v>Bollnäs</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>