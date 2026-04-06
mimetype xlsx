--- v0 (2025-12-17)
+++ v1 (2026-04-06)
@@ -1,3005 +1,3069 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973fb7bf496b4efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2932f294aeb64322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R38cb98e9396f42ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0e05a513857b45f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38cb98e9396f42ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e05a513857b45f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork Extra, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega by Clemondo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 600 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryGloss TruckBus, 1000 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIOkleen Fordonsglans, 208 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Gloss, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Autopolish Green, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Polishing Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryTecs Plus, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIOkleen Fordonsglans, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Westmatic Clean &amp; Green Rinse, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic i Arvika AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fallebergsvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arvika</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>228 ECOMAX Polish, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Polish, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Drying Wax Plus, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Rain Wax Plus, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Polish Wax Vanilla Plus, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>228 ECOMAX Polish, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Shine XL, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ShieldTecs Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>219 ECOMAX Wax, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryGloss Jet, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Westmatic Clean &amp; Green Rinse, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic i Arvika AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fallebergsvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arvika</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-400 Super Glaze, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Gloss, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Polish Arctic Shine 860, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Super Wax, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Profesjonell Superpolish, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MagicCare Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-520 Total Turtle Triple Shine White, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIOkleen Fordonsglans, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoline Wax, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Christ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Otto Christ AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Memminger Strasse 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benningen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Protectant Wax 90710, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro Car Shine, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lavavax, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Blåtind Profesjonell Superpolish, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2013 0144</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blåtind</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wilhelmsen Chemicals AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kirkeveien 578</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kjøpmannskjær</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Westmatic Clean &amp; Green Rinse, 200 l</x:v>
-[...31 lines deleted...]
-        <x:v>STW-400 Super Glaze, 10 l</x:v>
+        <x:v>Eco Shine n Gloss, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Premiumvax, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BieTech DROPLESS WAX, 10 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penguin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SONAX SX Eco Gloss Dry+Wax, 10L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sonax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sonax GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Münchenerstrasse 75</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neuburg/Donau</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Polish, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Shine Wax 90714, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2013 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline DropOff, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SelfTecs Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vax Y, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ORIGINAL DRYING SWAN, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Drying Wax Plus Hard Water, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Profesjonell Superpolish, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BieTech ORIGINAL DRYING, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penguin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mac 49 BIO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien Servicecenter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mossvägen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DRY 602 - Drying &amp; Wax, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoline Wax, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Christ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Otto Christ AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Memminger Strasse 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benningen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>"Hyper" Rapid Wax 90708, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vax Y, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DRYSHINE SWAN, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Autopolish Green, 3x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-500 Total Turtle Triple Shine Red, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Turtle Wax Pro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Transchem Inc.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1225 Franklin Blvd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cambridge, Ontario</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sanego Superdry, 5 l</x:v>
+        <x:v>Turtle Wax Pro Car Shine, 208 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Foam Polish, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hisings Kärra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro Car Shine, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-900 Wash N Shine, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Super Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BieTech DRYSHINE, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penguin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Polish, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryWaxJet, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-420 Classic Glaze, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryTecs Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Gloss, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Premiumvax, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>219 ECOMAX Wax, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DROPLESS WAX SWAN, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork Extra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega by Clemondo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-600 Total Turtle Protectant, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vax Y, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Polish, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ShineTecs Ultra, 10l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-510 Total Turtle Triple Shine Blue, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Rinsing Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 1000 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0088</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sanego</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sanego AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vallevägen 26</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jämjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nordic Drying Wax Plus, 10 l</x:v>
-[...287 lines deleted...]
-        <x:v>Sanego Superdry, 1000 l</x:v>
+        <x:v>Skumvoks ECOPRO, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ECOPRO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemische Fabrik Dr. Stöcker GmbH &amp; Co.KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gewerbestraße 19 - 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfaffen-Schwabenheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0088</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sanego</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sanego AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vallevägen 26</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jämjö</x:v>
-      </x:c>
-[...2494 lines deleted...]
-        <x:v>Landskrona</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>