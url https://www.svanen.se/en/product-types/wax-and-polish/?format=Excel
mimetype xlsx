--- v1 (2026-04-06)
+++ v2 (2026-06-06)
@@ -1,85 +1,693 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2932f294aeb64322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7bbb27737c4310" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0e05a513857b45f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8bb51decb1d044ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e05a513857b45f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bb51decb1d044ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Eco Shine n dry, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Rain Wax Plus, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ShieldTecs Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Polish Wax Vanilla Plus, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>228 ECOMAX Polish, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Shine XL, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Polish, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>228 ECOMAX Polish, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIOkleen Fordonsglans, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Westmatic Clean &amp; Green Rinse, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic i Arvika AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fallebergsvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arvika</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Drying Wax Plus, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Super Wax, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Profesjonell Superpolish, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MagicCare Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryTecs Plus, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lahega Greenium Automattvätt Glanstork Extra, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega by Clemondo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
@@ -164,50 +772,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biokleen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biokleen Miljökemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 175</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vaggeryd</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pineline Polishing Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Eco Shine n Gloss, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blue &amp; Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blue &amp; Green AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stenorsvägen 52</x:v>
@@ -228,2842 +868,2298 @@
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Autosmart International Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lynn Lane</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lichfield</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lahega Greenium Automattvätt Glanstork, 10 l</x:v>
+        <x:v>219 ECOMAX Wax, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryGloss Jet, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Westmatic Clean &amp; Green Rinse, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic i Arvika AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fallebergsvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arvika</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-400 Super Glaze, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Polish Arctic Shine 860, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Gloss, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-520 Total Turtle Triple Shine White, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoline Wax, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Christ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Otto Christ AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Memminger Strasse 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benningen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Protectant Wax 90710, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIOkleen Fordonsglans, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro Car Shine, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lavavax, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Profesjonell Superpolish, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Gloss, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Premiumvax, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Eco Shine n dry, 200 l</x:v>
+        <x:v>BieTech DROPLESS WAX, 10 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penguin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DRYSHINE SWAN, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vax Y, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DROPLESS WAX SWAN, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork Extra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega by Clemondo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-600 Total Turtle Protectant, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Blue &amp; Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blue &amp; Green AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stenorsvägen 52</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Landskrona</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pineline Polishing Wax</x:v>
+        <x:v>219 ECOMAX Wax, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Premiumvax, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryTecs Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Gloss, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-510 Total Turtle Triple Shine Blue, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Rinsing Wax</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4013 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pineline</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tekno-Forest Oy Ltd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kynttilätie 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DryTecs Plus, 10 l</x:v>
+        <x:v>Eco Shine n Polish, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ShineTecs Ultra, 10l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BIOkleen Fordonsglans, 5 l</x:v>
+        <x:v>Skumvoks ECOPRO, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ECOPRO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemische Fabrik Dr. Stöcker GmbH &amp; Co.KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gewerbestraße 19 - 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfaffen-Schwabenheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vax Y, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Shine Wax 90714, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline DropOff, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SelfTecs Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vax Y, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BieTech ORIGINAL DRYING, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penguin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Profesjonell Superpolish, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SONAX SX Eco Gloss Dry+Wax, 10L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sonax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sonax GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Münchenerstrasse 75</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neuburg/Donau</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Polish, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ORIGINAL DRYING SWAN, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Drying Wax Plus Hard Water, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Autopolish Green, 3x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-500 Total Turtle Triple Shine Red, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Polish, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro Car Shine, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Biokleen</x:v>
+        <x:v>Turtle Wax</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biokleen Miljökemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 175</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vaggeryd</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Westmatic Clean &amp; Green Rinse, 25 l</x:v>
-[...119 lines deleted...]
-        <x:v>Avda. Conde del Serrallo, 10</x:v>
+        <x:v>STW-900 Wash N Shine, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Super Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BieTech DRYSHINE, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penguin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>L’Alcudia (Valencia)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nordic Rain Wax Plus, 10 l</x:v>
-[...159 lines deleted...]
-        <x:v>ShieldTecs Ultra, 10 l</x:v>
+        <x:v>Turtle Wax Pro Car Shine, 208 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Foam Polish, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hisings Kärra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryWaxJet, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>219 ECOMAX Wax, 25 kg</x:v>
-[...31 lines deleted...]
-        <x:v>DryGloss Jet, 10 l</x:v>
+        <x:v>STW-420 Classic Glaze, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoline Wax, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Christ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Otto Christ AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Memminger Strasse 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benningen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>"Hyper" Rapid Wax 90708, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DRY 602 - Drying &amp; Wax, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Westmatic Clean &amp; Green Rinse, 200 l</x:v>
-[...95 lines deleted...]
-        <x:v>Polish Arctic Shine 860, 10 l</x:v>
+        <x:v>Mac 49 BIO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien Servicecenter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mossvägen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SmartChem Wax, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sanego Superdry, 5 l</x:v>
-[...127 lines deleted...]
-        <x:v>MagicCare Ultra, 10 l</x:v>
+        <x:v>SmartChem Polish, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sanego Superdry, 1 l</x:v>
-[...575 lines deleted...]
-        <x:v>SelfTecs Ultra, 10 l</x:v>
+        <x:v>SmartChem Drying Agent, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
-      </x:c>
-[...1374 lines deleted...]
-        <x:v>Jämjö</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>