--- v2 (2026-06-06)
+++ v3 (2026-08-06)
@@ -1,3165 +1,3197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7bbb27737c4310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb59c914e3b7340c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8bb51decb1d044ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3f26b7edaa9c4112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bb51decb1d044ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f26b7edaa9c4112" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Nordic Rain Wax Plus, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Shine XL, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Polish Wax Vanilla Plus, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>228 ECOMAX Polish, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Eco Shine n dry, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blue &amp; Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blue &amp; Green AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stenorsvägen 52</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Landskrona</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nordic Rain Wax Plus, 10 l</x:v>
+        <x:v>ShieldTecs Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Polish, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIOkleen Fordonsglans, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Westmatic Clean &amp; Green Rinse, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic i Arvika AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fallebergsvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arvika</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>228 ECOMAX Polish, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Drying Wax Plus, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5013 0109</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Istobal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ISTOBAL, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Avda. Conde del Serrallo, 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>L’Alcudia (Valencia)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ShieldTecs Ultra, 10 l</x:v>
+        <x:v>DryTecs Plus, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nordic Polish Wax Vanilla Plus, 10 l</x:v>
+        <x:v>STW-400 Super Glaze, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Gloss, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Polish Arctic Shine 860, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Westmatic Clean &amp; Green Rinse, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Westmatic i Arvika AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fallebergsvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arvika</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lavavax, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork Extra, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega by Clemondo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 600 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryGloss TruckBus, 1000 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Gloss, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Autopolish Green, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIOkleen Fordonsglans, 208 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Polishing Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Profesjonell Superpolish, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MagicCare Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-520 Total Turtle Triple Shine White, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>219 ECOMAX Wax, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiehl Ecomax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KAW Kiehl KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oskar-von-Miller-Str. 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odelzhausen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryGloss Jet, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Super Wax, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5013 0109</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Istobal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ISTOBAL, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Avda. Conde del Serrallo, 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>L’Alcudia (Valencia)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>228 ECOMAX Polish, 25 kg</x:v>
+        <x:v>Sanego Superdry, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro Car Shine, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIOkleen Fordonsglans, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoline Wax, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Christ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Otto Christ AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Memminger Strasse 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benningen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Protectant Wax 90710, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Premiumvax, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BieTech DROPLESS WAX, 10 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penguin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Profesjonell Superpolish, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Gloss, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ORIGINAL DRYING SWAN, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Drying Wax Plus Hard Water, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istobal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISTOBAL, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Conde del Serrallo, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Profesjonell Superpolish, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BieTech ORIGINAL DRYING, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penguin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vax Y, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline DropOff, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SelfTecs Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Shine Wax 90714, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vax Y, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoline Wax, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Christ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Otto Christ AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Memminger Strasse 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benningen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>"Hyper" Rapid Wax 90708, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DRYSHINE SWAN, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SONAX SX Eco Gloss Dry+Wax, 10L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sonax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sonax GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Münchenerstrasse 75</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neuburg/Donau</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Polish, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mac 49 BIO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien Servicecenter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mossvägen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DRY 602 - Drying &amp; Wax, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-420 Classic Glaze, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Polish, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryWaxJet, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro Car Shine, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0131, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-900 Wash N Shine, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Super Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4013 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pineline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tekno-Forest Oy Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kynttilätie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BieTech DRYSHINE, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penguin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n Gloss, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Premiumvax, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Shine n dry, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>219 ECOMAX Wax, 10 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5013 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kiehl Ecomax</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KAW Kiehl KG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oskar-von-Miller-Str. 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odelzhausen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pineline Shine XL, 10 l</x:v>
+        <x:v>Eco Shine n Polish, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenorsvägen 52</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ShineTecs Ultra, 10l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-510 Total Turtle Triple Shine Blue, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pineline Rinsing Wax</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4013 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pineline</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tekno-Forest Oy Ltd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kynttilätie 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Eco Shine n Polish, 10 l</x:v>
+        <x:v>Sanego Superdry, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DryTecs Ultra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-500 Total Turtle Triple Shine Red, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro Car Shine, 208 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0090, 3013 0090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen Miljökemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaggeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Foam Polish, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hisings Kärra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sanego AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallevägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jämjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Autopolish Green, 3x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Autosmart International Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lynn Lane</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lichfield</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork Extra, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahega by Clemondo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STW-600 Total Turtle Protectant, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2013 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turtle Wax Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transchem Inc.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1225 Franklin Blvd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cambridge, Ontario</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DROPLESS WAX SWAN, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lavantia Nature S.L.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C/Picapeders, 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L’Alcudia (Valencia)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vax Y, 200 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Blue &amp; Green</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Blue &amp; Green AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stenorsvägen 52</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Landskrona</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>228 ECOMAX Polish, 10 kg</x:v>
-[...127 lines deleted...]
-        <x:v>Sanego Superdry, 5 l</x:v>
+        <x:v>Ecoren MPX-35 Avrinningsmedel, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PK Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 1B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saltsjö-Boo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skumvoks ECOPRO, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5013 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ECOPRO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemische Fabrik Dr. Stöcker GmbH &amp; Co.KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gewerbestraße 19 - 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfaffen-Schwabenheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanego Superdry, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0088</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sanego</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sanego AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vallevägen 26</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jämjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nordic Super Wax, 10 l</x:v>
-[...95 lines deleted...]
-        <x:v>MagicCare Ultra, 10 l</x:v>
+        <x:v>SmartChem Wax, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lahega Greenium Automattvätt Glanstork, 10 l</x:v>
+        <x:v>SmartChem Polish, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SmartChem Drying Agent, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wax and polish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AUWA-Chemie GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Argonstr. 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lahega Greenium Automattvätt Glanstork Extra, 205 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wax and polish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahega</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
-      </x:c>
-[...2558 lines deleted...]
-        <x:v>Augsburg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>