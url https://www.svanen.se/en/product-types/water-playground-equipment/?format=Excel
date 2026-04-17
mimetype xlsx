--- v1 (2026-02-11)
+++ v2 (2026-04-17)
@@ -1,85 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9d5995839e43ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d6167fef6de4998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rdcd045dae1a847c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6dd43033f3be4f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdcd045dae1a847c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6dd43033f3be4f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vatnkran fossefall Sand- och vatnlek, blå, 62-000-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vatnbord med propp Sand- och vatnlek, blå, 62-010-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vatnrenna system med vatnkran Sand- och vatnlek, blå/gul/grön, 62-000-070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vatnrenna buet höger Sand- och vatnlek, gul, 62-000-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Transportbord for sand och vatn Sand- och vatnlek, blå, 61-200-580</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vatnrenna buat vänster Sand- och vatnlek, gul, 62-000-060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vatnrenna tilpasset rullestol Sand- och vatnlek, grön, 62-000-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vatn och sandbord m/rör Sand- och vatnlek, blå/gul/grön, 60-164-920</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -100,275 +324,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Transportbord for sand och vatn Sand- och vatnlek, blå, 61-200-580</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Vatnrenna vänster Sand- och vatnlek, blå, 62-000-020</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Vatnrenna buet höger Sand- och vatnlek, gul, 62-000-030</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>