--- v2 (2026-04-17)
+++ v3 (2026-06-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d6167fef6de4998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702491795942419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6dd43033f3be4f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R999db22f86984a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6dd43033f3be4f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R999db22f86984a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -100,114 +100,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vatnrenna buet höger Sand- och vatnlek, gul, 62-000-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vatnrenna system med vatnkran Sand- och vatnlek, blå/gul/grön, 62-000-070</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vatnrenna buet höger Sand- och vatnlek, gul, 62-000-030</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Transportbord for sand och vatn Sand- och vatnlek, blå, 61-200-580</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -228,83 +228,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vatn och sandbord m/rör Sand- och vatnlek, blå/gul/grön, 60-164-920</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vatnrenna tilpasset rullestol Sand- och vatnlek, grön, 62-000-010</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Vatn och sandbord m/rör Sand- och vatnlek, blå/gul/grön, 60-164-920</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>