--- v3 (2026-06-21)
+++ v4 (2026-06-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702491795942419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496f9d90fd0e4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R999db22f86984a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd5b30acc571a45fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R999db22f86984a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5b30acc571a45fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">