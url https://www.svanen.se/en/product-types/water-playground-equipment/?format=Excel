--- v4 (2026-06-21)
+++ v5 (2026-08-20)
@@ -1,149 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496f9d90fd0e4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e6c9215b8b42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd5b30acc571a45fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R31e26ec943414e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5b30acc571a45fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31e26ec943414e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vatnbord med propp Sand- och vatnlek, blå, 62-010-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vatnkran fossefall Sand- och vatnlek, blå, 62-000-040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vatnbord med propp Sand- och vatnlek, blå, 62-010-020</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Vatnrenna buet höger Sand- och vatnlek, gul, 62-000-030</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -196,147 +196,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vatn och sandbord m/rör Sand- och vatnlek, blå/gul/grön, 60-164-920</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Water playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vatnrenna buat vänster Sand- och vatnlek, gul, 62-000-060</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vatn och sandbord m/rör Sand- och vatnlek, blå/gul/grön, 60-164-920</x:v>
+        <x:v>Vatnrenna höger Sand- och vatnlek, blå, 62-000-050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Vatnrenna tilpasset rullestol Sand- och vatnlek, grön, 62-000-010</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Vatnrenna höger Sand- och vatnlek, blå, 62-000-050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Water playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>