--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,470 +1,2646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a280fd8dab43e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2041c1898d41c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R1c9d19c1f36e4471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra3e49376314449a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c9d19c1f36e4471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3e49376314449a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>City  Bird stopper  (For 50/70 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (120L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Mounting pole  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item.8000124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (175L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (200L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (50L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Rosen item.8049776</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 145L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (Wallmount, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item.8000123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Ashtray, 140L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000128</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (100L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000138</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080296</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Recycling  (2x70L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (95L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Wallmount, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (145L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2545 Forum litter bin 130 litres. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6342 Hill Litterbin (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, With ashtray , Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>April Bollard for 3 litterbins (Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>City  Ashtray (60L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 175L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vroom Litterbin (80L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (50L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...159 lines deleted...]
-        <x:v>Litter Bin Ellipse item. 8000134</x:v>
+        <x:v>Recycle Bin Rosenlund item.8080295</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Poppel item.8000124</x:v>
+        <x:v>City  Litterbin (50L, With ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (Wallmount, 75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Steel base, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2543 Forum litter bin 130 litres, recycling for empty bottles/cans. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item.8000122</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Poppel item.8000123</x:v>
+        <x:v>Urban  Ashtray (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000127</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bloc Litterbin (Bird protected, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Fastening clamps  (For 4" pole D 101, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2546 Forum litter bin 130 litres with opening from the side. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6344 Hill Litterbin (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Sergel item.8000103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (Wallmount, 30L , Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (70L, With ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2542 Forum litter bin 130 litres recycling: residual waste. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (140L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Rosen item.8049774</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Split opening, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Sergel item.8000107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>April Litterbin (String, 95L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bloc Litterbin (Ashtray, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Bird stopper  (For 150/180L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>April Litterbin (75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Litterbin (Ashtray, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+        <x:v>Urban  Recycling  (3x80L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Mounting pole  (Pole D=76/60, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (50L, Tiltet cap, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Fastening clamps  (For 5" pole D 127, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000137</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (For mounting pole, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litter bin  (25L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080294</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
@@ -484,2266 +2660,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Bird stopper  (For 150/180L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...990 lines deleted...]
-      <x:c t="str">
         <x:v>Urban  Bird stopper (Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Recycle Bin Rosenlund item.8080295</x:v>
-[...1150 lines deleted...]
-      <x:c t="str">
         <x:v>Forum litter bin (2544 Forum litter bin 130 liter recycling: cardboard/paper. Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>