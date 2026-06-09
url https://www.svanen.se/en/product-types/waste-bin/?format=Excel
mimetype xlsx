--- v2 (2026-04-06)
+++ v3 (2026-06-09)
@@ -1,85 +1,501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2041c1898d41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeaa6436de274c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra3e49376314449a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R21f14e88f7ed4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3e49376314449a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21f14e88f7ed4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000128</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Ashtray, 140L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (100L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000138</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item.8000124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (175L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (200L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>City  Bird stopper  (For 50/70 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
@@ -132,2579 +548,2163 @@
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Poppel item.8000124</x:v>
+        <x:v>Litter Bin Rosen item.8049776</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>April Litterbin (175L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...31 lines deleted...]
-        <x:v>Litter Bin Ellipse item. 8000139</x:v>
+        <x:v>City  Litterbin (150L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (50L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (60L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2545 Forum litter bin 130 litres. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6342 Hill Litterbin (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000134</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Poppel item. 8000130</x:v>
+        <x:v>City  Litterbin (180 L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, With ashtray , Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Bollard for 3 litterbins (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Recycling  (2x70L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (95L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (145L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 175L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080296</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Litterbin (100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
-[...63 lines deleted...]
-        <x:v>Recycle Bin Rosenlund item.8080297</x:v>
+        <x:v>Bloc Litterbin (Wallmount, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (Wallmount, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item.8000123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (180 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...127 lines deleted...]
-        <x:v>Litter Bin Rosen item.8049776</x:v>
+        <x:v>April Litterbin (String, 145L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (80L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, With ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (Wallmount, 75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080295</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (150 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...95 lines deleted...]
-        <x:v>Litter Bin Poppel item.8000123</x:v>
+        <x:v>Bloc Litterbin (Steel base, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2543 Forum litter bin 130 litres, recycling for empty bottles/cans. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000127</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Litterbin (Ashtray, 140L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
-[...31 lines deleted...]
-        <x:v>Litter Bin Poppel item. 8000128</x:v>
+        <x:v>Litter Bin Poppel item.8000122</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Urban  Litterbin (100L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...31 lines deleted...]
-        <x:v>Litter Bin Ellipse item. 8000138</x:v>
+        <x:v>Urban  Ashtray (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Bird protected, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Sergel item.8000103</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (150L, Recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...31 lines deleted...]
-        <x:v>Litter Bin Poppel item. 8000126</x:v>
+        <x:v>Urban  Litterbin (140L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Split opening, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Sergel item.8000107</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
-[...31 lines deleted...]
-        <x:v>Recycle Bin Rosenlund item.8080296</x:v>
+        <x:v>Litter Bin Poppel item. 8000125</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Urban  Recycling  (2x70L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...223 lines deleted...]
-        <x:v>Litter Bin Ellipse item. 8000134</x:v>
+        <x:v>Forum litter bin (2542 Forum litter bin 130 litres recycling: residual waste. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Rosen item.8049774</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (180 L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...223 lines deleted...]
-        <x:v>Recycle Bin Rosenlund item.8080295</x:v>
+        <x:v>Bloc Litterbin (Ashtray, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Bird stopper  (For 150/180L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 95L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (Wallmount, 30L , Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Fastening clamps  (For 4" pole D 101, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2546 Forum litter bin 130 litres with opening from the side. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6344 Hill Litterbin (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (70L, With ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000137</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (50L, With ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...191 lines deleted...]
-        <x:v>Litter Bin Poppel item.8000122</x:v>
+        <x:v>City  Ashtray (For mounting pole, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litter bin  (25L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080294</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Urban  Ashtray (Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...31 lines deleted...]
-        <x:v>Litter Bin Poppel item. 8000127</x:v>
+        <x:v>City  Litterbin (180 L, Recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (50L, Tiltet cap, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Mounting pole  (Pole D=76/60, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Recycling  (3x80L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000129</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Litterbin (Bird protected, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
-[...671 lines deleted...]
-        <x:v>Folk Litterbin (50L, Tiltet cap, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+        <x:v>Urban  Bird stopper (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>City  Fastening clamps  (For 5" pole D 127, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>Urban  Bird stopper (Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>