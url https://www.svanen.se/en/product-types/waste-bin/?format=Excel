--- v3 (2026-06-09)
+++ v4 (2026-06-10)
@@ -1,2742 +1,2742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeaa6436de274c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e524035156440f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R21f14e88f7ed4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7df2b759781843e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21f14e88f7ed4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7df2b759781843e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>City  Mounting pole  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item.8000124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Bird stopper  (For 50/70 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (120L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (175L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (200L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Rosen item.8049776</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (50L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 145L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (Wallmount, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item.8000123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Litter Bin Poppel item. 8000128</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>April Litterbin (95L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Recycling  (2x70L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Wallmount, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, With ashtray , Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Bollard for 3 litterbins (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000138</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (100L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (145L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2545 Forum litter bin 130 litres. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6342 Hill Litterbin (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (60L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bloc Litterbin (Ashtray, 140L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Urban  Litterbin (100L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...31 lines deleted...]
-        <x:v>Litter Bin Ellipse item. 8000138</x:v>
+        <x:v>Recycle Bin Rosenlund item.8080296</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Poppel item. 8000126</x:v>
+        <x:v>Folk Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 175L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (80L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080295</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (150L, Recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...31 lines deleted...]
-        <x:v>Litter Bin Poppel item.8000124</x:v>
+        <x:v>City  Litterbin (50L, With ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (Wallmount, 75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Steel base, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2543 Forum litter bin 130 litres, recycling for empty bottles/cans. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (Wallmount, 30L , Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (70L, With ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2544 Forum litter bin 130 liter recycling: cardboard/paper. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2542 Forum litter bin 130 litres recycling: residual waste. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Sergel item.8000107</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>April Litterbin (175L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...31 lines deleted...]
-        <x:v>Litter Bin Ellipse item. 8000139</x:v>
+        <x:v>Litter Bin Poppel item. 8000125</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Poppel item. 8000130</x:v>
+        <x:v>Urban  Recycling  (3x80L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000129</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Litterbin (100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
-[...63 lines deleted...]
-        <x:v>Recycle Bin Rosenlund item.8080297</x:v>
+        <x:v>City  Mounting pole  (Pole D=76/60, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (140L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Rosen item.8049774</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Bird stopper  (For 50/70 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...95 lines deleted...]
-        <x:v>Litter Bin Rosen item.8049776</x:v>
+        <x:v>City  Litterbin (150L, Split opening, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 95L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Ashtray, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Bird stopper  (For 150/180L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bird stopper (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Bird protected, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item.8000122</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (150L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...223 lines deleted...]
-        <x:v>Litter Bin Ellipse item. 8000134</x:v>
+        <x:v>Urban  Ashtray (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Poppel item. 8000127</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (180 L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...255 lines deleted...]
-        <x:v>Recycle Bin Rosenlund item.8080296</x:v>
+        <x:v>City  Fastening clamps  (For 5" pole D 127, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (50L, Tiltet cap, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litter bin  (25L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080294</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Litterbin (Wallmount, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
-[...127 lines deleted...]
-        <x:v>Litter Bin Poppel item.8000123</x:v>
+        <x:v>City  Litterbin (180 L, Recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000137</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>April Litterbin (String, 145L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...191 lines deleted...]
-        <x:v>Recycle Bin Rosenlund item.8080295</x:v>
+        <x:v>City  Ashtray (For mounting pole, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Fastening clamps  (For 4" pole D 101, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Sergel item.8000103</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Litterbin (Steel base, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...638 lines deleted...]
-      <x:c t="str">
         <x:v>Forum litter bin (2546 Forum litter bin 130 litres with opening from the side. Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>6344 Hill Litterbin (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
-      </x:c>
-[...510 lines deleted...]
-        <x:v>Forum litter bin (2544 Forum litter bin 130 liter recycling: cardboard/paper. Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>