--- v4 (2026-06-10)
+++ v5 (2026-08-10)
@@ -1,2749 +1,2749 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e524035156440f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb2b0f5956d4902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7df2b759781843e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rada09e66b8914e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7df2b759781843e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rada09e66b8914e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>April Litterbin (String, 145L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 175L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (95L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (145L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (175L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Bollard for 3 litterbins (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Ashtray, 140L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Wallmount, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (50L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (80L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, With ashtray , Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>City  Mounting pole  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>City  Bird stopper  (For 50/70 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (Wallmount, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (60L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (120L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (100L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Recycling  (2x70L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (200L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2545 Forum litter bin 130 litres. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6342 Hill Litterbin (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080296</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litter Bin Ellipse item. 8000138</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Litter Bin Poppel item.8000124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Ellipse item. 8000139</x:v>
+        <x:v>Litter Bin Poppel item. 8000130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Poppel item. 8000130</x:v>
+        <x:v>Litter Bin Poppel item. 8000126</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Bird stopper  (For 50/70 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...159 lines deleted...]
-        <x:v>Recycle Bin Rosenlund item.8080297</x:v>
+        <x:v>Litter Bin Poppel item. 8000128</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (150 L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...26 lines deleted...]
-        <x:v>Oslo</x:v>
+        <x:v>Litter Bin Poppel item.8000123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Litter Bin Rosen item.8049776</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (150L, Ashtray+recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...191 lines deleted...]
-        <x:v>Litter Bin Poppel item.8000123</x:v>
+        <x:v>April Litterbin (String, 75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (String, 95L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Litterbin (Wallmount, 75L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Bird protected, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Ashtray, 100L, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Litterbin (Steel base, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Litterbin (50L, Tiltet cap, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Litterbin (Wallmount, 30L , Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, With ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Fastening clamps  (For 4" pole D 101, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Fastening clamps  (For 5" pole D 127, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Mounting pole  (Pole D=76/60, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (70L, With ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Bird stopper  (For 150/180L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Split opening, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Flat top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Recycling, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (For mounting pole, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litter bin  (25L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (140L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Recycling  (3x80L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Ashtray (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bird stopper (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2542 Forum litter bin 130 litres recycling: residual waste. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2543 Forum litter bin 130 litres, recycling for empty bottles/cans. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2544 Forum litter bin 130 liter recycling: cardboard/paper. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum litter bin (2546 Forum litter bin 130 litres with opening from the side. Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6344 Hill Litterbin (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycle Bin Rosenlund item.8080295</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Poppel item. 8000128</x:v>
+        <x:v>Recycle Bin Rosenlund item.8080294</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>April Litterbin (95L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...191 lines deleted...]
-        <x:v>Litter Bin Ellipse item. 8000134</x:v>
+        <x:v>Litter Bin Ellipse item. 8000137</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Ellipse item. 8000138</x:v>
+        <x:v>Litter Bin Poppel item. 8000129</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Poppel item. 8000126</x:v>
+        <x:v>Litter Bin Poppel item.8000122</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Urban  Litterbin (100L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...287 lines deleted...]
-        <x:v>Recycle Bin Rosenlund item.8080296</x:v>
+        <x:v>Litter Bin Rosen item.8049774</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Folk Litterbin (140L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...95 lines deleted...]
-        <x:v>Recycle Bin Rosenlund item.8080295</x:v>
+        <x:v>Litter Bin Poppel item. 8000127</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>City  Litterbin (50L, With ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...314 lines deleted...]
-        <x:v>Oslo</x:v>
+        <x:v>Litter Bin Poppel item. 8000125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Waste bin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Litter Bin Sergel item.8000107</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Litter Bin Poppel item. 8000125</x:v>
+        <x:v>Litter Bin Sergel item.8000103</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Waste bin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
-      </x:c>
-[...926 lines deleted...]
-        <x:v>Oslo</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>