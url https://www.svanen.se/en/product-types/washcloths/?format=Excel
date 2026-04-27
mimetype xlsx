--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,85 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf93e7ea9295409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ec973c4b6c43be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R00139709f2bd4361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5f6092cf931e46e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00139709f2bd4361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f6092cf931e46e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x26 cm 200pack (246061)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellstoff vit 20x30cm (1000023767)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x19 cm (246060)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 9-lag 19x26 cm (71410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 3-lag 19x25 cm c-vik (71111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Cellstoff vit 15x20 cm (70005)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beson, Tvättlapp 3-lag 18x19cm (71051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BESON</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Cellstoff vit 20x20cm (70000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Abena, Tvättlapp 6-lag 19x25 cm (71358)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
@@ -100,1171 +356,915 @@
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Cellstoff vit 40x60cm (1000023766)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen, Tvättlapp 3-lag (71043)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Washcloth 3 layers 19x19 cm (71605)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Washcloths 6-lag 19x25 cm (71601)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Cellstoff vit 40x60cm (70020)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hjärtats torra tvättlappar, 125 st (71065)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apoteket Hjärtat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Cellstoff vit 35x40cm (70010)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 3-lag 19x19 cm (246050)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DG 2491, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP, Mjuka Tvättlappar av papper/Soft Paper Wash Cloth, 18x19 cm (1000027155)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Tvättlapp 6-lag 19x25 cm Cvik (71349)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 3-lag 19x26 cm (71100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gekås Ullared, Städduk 9-lag (71036)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gekås Ullared</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA, Tvättlapp ICA 3-lag 18x19cm 250p (71056)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellulose wadding white 40x60cm (70020)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x26 cm (71300)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Washcloths 6-lag 19x19 cm (71603)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adara, Tvättlapp 3-lag 18x19cm (71008)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellstoff vit 40x70cm (70031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (71357)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dollarstore Tvättlapp 3-lags 18x19 cm, 21gsm (71064)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dollarstore</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Washcloths 6-lag 19x26 cm (71604)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess Cellstoff vit, 40x70 cm (70031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp/Allduk 9-lag 19x19 cm (246200)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (71350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tvättlapp COOP, 18x19 cm (1000024090)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gekås Ullared, Städduk 9-lag (71036)</x:v>
-[...63 lines deleted...]
-        <x:v>Abena, Tvättlapp 6-lag 19x26 cm (71300)</x:v>
+        <x:v>Abena, Tvättlapp 3-lag 19x19 cm (246051)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (71350)</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Abena, Britspapper i ark 37x59cm (1000029512)</x:v>
-      </x:c>
-[...926 lines deleted...]
-        <x:v>Cellulose wadding white 40x60cm (70020)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>