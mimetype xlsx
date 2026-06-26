--- v2 (2026-04-27)
+++ v3 (2026-06-26)
@@ -1,85 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ec973c4b6c43be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec8638c913b4fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5f6092cf931e46e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5ef155fabb154b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f6092cf931e46e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ef155fabb154b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (71358)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 9-lag 19x26 cm (71410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Cellstoff vit 15x20 cm (70005)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 3-lag 19x25 cm c-vik (71111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beson, Tvättlapp 3-lag 18x19cm (71051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BESON</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Abena, Tvättlapp 6-lag 19x26 cm 200pack (246061)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
@@ -132,1171 +292,1427 @@
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena, Tvättlapp 9-lag 19x26 cm (71410)</x:v>
-[...63 lines deleted...]
-        <x:v>Finess, Cellstoff vit 15x20 cm (70005)</x:v>
+        <x:v>Finess, Cellstoff vit 20x20cm (70000)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beson, Tvättlapp 3-lag 18x19cm (71051)</x:v>
+        <x:v>Abena cellulose wadding 18x20 cm (1000017754)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellstoff vit 40x60cm (1000023766)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen, Tvättlapp 3-lag (71043)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Washcloth 3 layers 19x19 cm (71605)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Washcloths 6-lag 19x25 cm (71601)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Cellstoff vit 40x60cm (70020)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DG 2491, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hjärtats torra tvättlappar, 125 st (71065)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apoteket Hjärtat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Cellstoff vit 35x40cm (70010)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 3-lag 19x19 cm (246050)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP, Mjuka Tvättlappar av papper/Soft Paper Wash Cloth, 18x19 cm (1000027155)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adara wash cloth T3p 18x19cm plain (1000032328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hjärtat wash cloth T6p 19x25cm C-fold (1000032322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjärtats</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena wash cloth T6p 19x25 cm C-fold  100pcs (1000032332)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MHC wash cloth T6p 18x25cm C-fold (1000032325)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena wash cloth T6p 19x26cm plain (1000032335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA wash cloth T3p 18x19cm plain (1000032329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Washcloths 6-lag 19x19 cm (71603)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adara, Tvättlapp 3-lag 18x19cm (71008)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellstoff vit 40x70cm (70031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (71357)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Tvättlapp 6-lag 19x25 cm Cvik (71349)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 3-lag 19x26 cm (71100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gekås Ullared, Städduk 9-lag (71036)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gekås Ullared</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA, Tvättlapp ICA 3-lag 18x19cm 250p (71056)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellulose wadding white 40x60cm (70020)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x26 cm (71300)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dollarstore Tvättlapp 3-lags 18x19 cm, 21gsm (71064)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dollarstore</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess Cellstoff vit, 40x70 cm (70031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp/Allduk 9-lag 19x19 cm (246200)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (71350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tvättlapp COOP, 18x19 cm (1000024090)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Washcloths 6-lag 19x26 cm (71604)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Britspapper i ark 37x59cm (1000029512)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 3-lag 19x19 cm (246051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (246062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Washcloth paper 6-ply 19x19 cm (1000032402)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena wash cloth T3p 19x26cm plain (1000032403)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP wash cloth T3p 18x19cm plain (1000032337)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beson wash cloth T3p 18x19cm plain  (1000032319)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BESON</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finess, Cellstoff vit 20x20cm (70000)</x:v>
-[...991 lines deleted...]
-        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (246062)</x:v>
+        <x:v>Axfood wash cloth T3p 18x19cm plain (1000032318)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axfood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena wash cloth T3p 19x19cm plain (1000032334)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena wash cloth T6p 19x19cm plain (1000033288)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>