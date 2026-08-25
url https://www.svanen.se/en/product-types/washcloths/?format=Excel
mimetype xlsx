--- v3 (2026-06-26)
+++ v4 (2026-08-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec8638c913b4fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe98f9e1f9ae4a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5ef155fabb154b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R50f0ab1fd1394520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ef155fabb154b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50f0ab1fd1394520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -612,1114 +612,1114 @@
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>COOP, Mjuka Tvättlappar av papper/Soft Paper Wash Cloth, 18x19 cm (1000027155)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Abena, Tvättlapp 3-lag 19x19 cm (246050)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>COOP, Mjuka Tvättlappar av papper/Soft Paper Wash Cloth, 18x19 cm (1000027155)</x:v>
+        <x:v>Adara wash cloth T3p 18x19cm plain (1000032328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hjärtat wash cloth T6p 19x25cm C-fold (1000032322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjärtats</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena wash cloth T6p 19x25 cm C-fold  100pcs (1000032332)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MHC wash cloth T6p 18x25cm C-fold (1000032325)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena wash cloth T6p 19x26cm plain (1000032335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA wash cloth T3p 18x19cm plain (1000032329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Washcloths 6-lag 19x19 cm (71603)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adara, Tvättlapp 3-lag 18x19cm (71008)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellstoff vit 40x70cm (70031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (71357)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Tvättlapp 6-lag 19x25 cm Cvik (71349)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 3-lag 19x26 cm (71100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gekås Ullared, Städduk 9-lag (71036)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gekås Ullared</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA, Tvättlapp ICA 3-lag 18x19cm 250p (71056)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellulose wadding white 40x60cm (70020)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x26 cm (71300)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dollarstore Tvättlapp 3-lags 18x19 cm, 21gsm (71064)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dollarstore</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess Cellstoff vit, 40x70 cm (70031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp/Allduk 9-lag 19x19 cm (246200)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (71350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tvättlapp COOP, 18x19 cm (1000024090)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Adara wash cloth T3p 18x19cm plain (1000032328)</x:v>
-[...191 lines deleted...]
-        <x:v>Finess, Washcloths 6-lag 19x19 cm (71603)</x:v>
+        <x:v>Finess, Washcloths 6-lag 19x26 cm (71604)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Adara, Tvättlapp 3-lag 18x19cm (71008)</x:v>
-[...31 lines deleted...]
-        <x:v>Cellstoff vit 40x70cm (70031)</x:v>
+        <x:v>Abena, Britspapper i ark 37x59cm (1000029512)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (71357)</x:v>
-[...351 lines deleted...]
-        <x:v>Tvättlapp COOP, 18x19 cm (1000024090)</x:v>
+        <x:v>Abena, Tvättlapp 3-lag 19x19 cm (246051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena, Tvättlapp 6-lag 19x25 cm (246062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Axfood wash cloth T3p 18x19cm plain (1000032318)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axfood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena wash cloth T3p 19x19cm plain (1000032334)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena wash cloth T6p 19x19cm plain (1000033288)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Washcloth paper 6-ply 19x19 cm (1000032402)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena wash cloth T3p 19x26cm plain (1000032403)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Washcloths</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP wash cloth T3p 18x19cm plain (1000032337)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finess, Washcloths 6-lag 19x26 cm (71604)</x:v>
-[...222 lines deleted...]
-      <x:c t="str">
         <x:v>Beson wash cloth T3p 18x19cm plain  (1000032319)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Washcloths</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BESON</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>