--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -1,566 +1,2454 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2447e4ac904ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d62a25f3634453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R05e382576f8747ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rce40e325e0644d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05e382576f8747ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce40e325e0644d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women’s cotton high-waist panty - FG-7570-0237-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0358-797</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton midi briefs - FG-7534-0404-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's cotton thong - FG-7534-0246-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton maxi briefs - FG-7534-0106-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0536-0104-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-480</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton midi briefs - FG-7534-0404-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-0536-0259-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton high-waist panty - FG-7570-0237-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings w. wide elastic band - FG-7536-0259-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-0536-0859-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve top - FG-7536-0113-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton bikini briefs - FG-7534-0204-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-0536-0959-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's merino wool leggings - FG-7536-0358-769</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DILLING women's cotton thong - FG-7534-0146-009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women’s merino wool maxi briefs - FG-7536-0805-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton maxi briefs - FG-7534-0106-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool briefs - FG-0536-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's high-waisted tai briefs in merino wool - FG-7535-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton hipsters - FG-7534-0308-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings with Nordic pattern - FG-7542-0159-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0539-0104-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton thong - FG-7534-0246-187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-7536-0859-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women’s merino wool maxi briefs - FG-7536-0805-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0536-0104-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's organic cotton thong - FG-7534-0246-714</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-7536-0859-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton high-waist G-string - FG-7527-0146-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0536-0104-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women’s merino wool maxi briefs - FG-7536-0805-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool maxi briefs - FG-7536-0105-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton maxi briefs - FG-7570-0106-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton midi briefs - FG-7570-0105-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-0539-0358-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0358-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DILLING women's basic shorts - FG-7570-0137-001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DILLING women's cotton thong - FG-7534-0146-009</x:v>
-[...415 lines deleted...]
-        <x:v>Women’s cotton midi briefs - FG-7534-0404-001</x:v>
+        <x:v>Women's merino wool leggings - FG-7535-0159-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-7536-0859-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool maxi briefs - FG-7536-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton midi briefs - FG-7570-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton maxi briefs - FG-7570-0106-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton leggings - FG-7527-0259-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0159-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton leggings - FG-7527-0159-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton G-string - FG-7534-0446-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7545-0104-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton high-waist panty - FG-7570-0237-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -580,179 +2468,1331 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-7536-0859-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings w. wide elastic band - FG-7536-0259-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton high-waist G-string - FG-7527-0146-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's cotton bikini briefs - FG-7534-0204-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-7536-0859-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-7536-0859-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton leggings - FG-7527-0259-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's cotton bikini briefs - FG-7534-0104-009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings with Nordic pattern - FG-7542-0159-476</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7539-0104-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's basic shorts - FG-0570-0237-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's cotton thong - FG-7534-0146-716</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton hipsters - FG-7534-0308-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DILLING women's cotton thong - FG-7534-0246-009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7539-0104-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-0536-0358-365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's organic cotton bikini briefs - FG-7534-0204-714</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7535-0104-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's organic merino wool hipsters  - FG-5362-0108-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve top - FG-7536-0113-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0535-0104-461</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0536-0104-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's basic shorts - FG-7570-0137-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton leggings - FG-7527-0359-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0358-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women’s cotton G-string - FG-7534-0446-486</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's organic merino wool hipsters  - FG-5362-0108-783</x:v>
-[...63 lines deleted...]
-        <x:v>Women's merino wool leggings - FG-7536-0358-266</x:v>
+        <x:v>Plus size women’s merino wool maxi briefs - FG-7536-0805-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton midi briefs - FG-7534-0404-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton maxi briefs - FG-7570-0106-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7535-0104-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton midi briefs - FG-7570-0105-001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -772,3411 +3812,371 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool midi briefs - FG-7536-0104-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0536-0104-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's merino wool leggings - FG-7536-0458-283</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool leggings - FG-7536-0458-393</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Women's merino wool leggings - FG-7536-0358-183</x:v>
-      </x:c>
-[...3198 lines deleted...]
-        <x:v>Women's merino wool leggings - FG-7535-0159-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>