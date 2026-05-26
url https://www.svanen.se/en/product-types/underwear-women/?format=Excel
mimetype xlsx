--- v2 (2026-04-06)
+++ v3 (2026-05-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d62a25f3634453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d82af29187c4083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rce40e325e0644d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R68d1638ab2494f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce40e325e0644d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68d1638ab2494f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">