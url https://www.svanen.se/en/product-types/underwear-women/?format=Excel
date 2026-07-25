--- v3 (2026-05-26)
+++ v4 (2026-07-25)
@@ -1,118 +1,1046 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d82af29187c4083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4627c8c8bdf74bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R68d1638ab2494f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R00b84d15a7aa4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68d1638ab2494f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00b84d15a7aa4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings w. wide elastic band - FG-7536-0259-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool briefs - FG-0536-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton high-waist panty - FG-7570-0237-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-0536-0859-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton maxi briefs - FG-7534-0106-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women’s merino wool maxi briefs - FG-7536-0805-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve top - FG-7536-0113-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton bikini briefs - FG-7534-0204-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-0536-0959-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0358-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's cotton thong - FG-7534-0146-009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton midi briefs - FG-7534-0404-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-0536-0259-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's high-waisted tai briefs in merino wool - FG-7535-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton hipsters - FG-7534-0308-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings with Nordic pattern - FG-7542-0159-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0358-797</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women’s cotton high-waist panty - FG-7570-0237-001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool leggings - FG-7536-0358-797</x:v>
+        <x:v>Plus size women's merino wool leggings - FG-7536-0859-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women’s merino wool maxi briefs - FG-7536-0805-441</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -164,114 +1092,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0539-0104-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton thong - FG-7534-0246-187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0536-0104-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women’s cotton maxi briefs - FG-7534-0106-001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool midi briefs - FG-0536-0104-141</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Women's merino wool leggings - FG-7539-0358-480</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -324,1075 +1316,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool leggings - FG-7539-0358-353</x:v>
-[...862 lines deleted...]
-      <x:c t="str">
         <x:v>Women's merino wool leggings - FG-7539-0358-849</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Plus size women's merino wool leggings - FG-7536-0859-266</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Women's merino wool midi briefs - FG-7536-0104-441</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool midi briefs - FG-7536-0104-141</x:v>
-[...63 lines deleted...]
-        <x:v>Plus size women’s merino wool maxi briefs - FG-7536-0805-441</x:v>
+        <x:v>Women’s cotton high-waist G-string - FG-7527-0146-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0536-0104-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-082</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1412,51 +1508,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool leggings - FG-7535-0159-082</x:v>
+        <x:v>Women's merino wool leggings - FG-7535-0159-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's basic shorts - FG-7570-0137-001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1540,146 +1668,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0358-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Plus size women's merino wool leggings - FG-7536-0859-053</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women’s cotton high-waist G-string - FG-7527-0146-999</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Women's merino wool leggings - FG-7536-0458-281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Plus size women’s merino wool maxi briefs - FG-7536-0805-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool maxi briefs - FG-7536-0105-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's merino wool midi briefs - FG-7536-0104-366</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -1700,146 +1892,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool midi briefs - FG-0536-0104-481</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Women’s cotton maxi briefs - FG-7570-0106-001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -1924,115 +2020,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool leggings - FG-7536-0358-366</x:v>
-[...63 lines deleted...]
-        <x:v>Women's merino wool leggings - FG-7535-0159-834</x:v>
+        <x:v>Women's cotton leggings - FG-7527-0259-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool maxi briefs - FG-7536-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton midi briefs - FG-7570-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton maxi briefs - FG-7570-0106-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0159-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -2052,179 +2212,339 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women’s merino wool maxi briefs - FG-7536-0105-999</x:v>
-[...127 lines deleted...]
-        <x:v>Women's merino wool leggings - FG-7536-0159-999</x:v>
+        <x:v>Women's merino wool leggings w. wide elastic band - FG-7536-0259-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton high-waist G-string - FG-7527-0146-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's cotton bikini briefs - FG-7534-0204-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's cotton leggings - FG-7527-0259-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-7536-0859-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-7536-0859-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7545-0104-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton high-waist panty - FG-7570-0237-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0258-085</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -2276,530 +2596,1266 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women's merino wool leggings - FG-7536-0859-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton G-string - FG-7534-0446-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's merino wool midi briefs - FG-7536-0104-681</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women’s cotton G-string - FG-7534-0446-999</x:v>
-[...414 lines deleted...]
-      <x:c t="str">
         <x:v>DILLING women's cotton bikini briefs - FG-7534-0104-009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-0536-0358-365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's organic merino wool hipsters  - FG-5362-0108-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7535-0159-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool midi briefs - FG-7536-0104-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0358-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton G-string - FG-7534-0446-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve top - FG-7536-0113-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0535-0104-461</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-0536-0104-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's basic shorts - FG-7570-0137-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton leggings - FG-7527-0359-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size women’s merino wool maxi briefs - FG-7536-0805-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton maxi briefs - FG-7570-0106-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton midi briefs - FG-7534-0404-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7535-0104-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7536-0104-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton midi briefs - FG-7570-0105-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7535-0104-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7539-0358-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's organic cotton bikini briefs - FG-7534-0204-714</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool leggings - FG-7536-0458-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DILLING women's cotton thong - FG-7534-0246-009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool midi briefs - FG-7539-0104-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear women</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's merino wool leggings with Nordic pattern - FG-7542-0159-476</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2948,1107 +4004,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool leggings - FG-7535-0159-068</x:v>
-[...318 lines deleted...]
-      <x:c t="str">
         <x:v>Women's merino wool leggings - FG-7535-0159-849</x:v>
-      </x:c>
-[...734 lines deleted...]
-        <x:v>Women's merino wool leggings - FG-7536-0458-520</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear women</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>