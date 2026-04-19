--- v1 (2026-02-17)
+++ v2 (2026-04-19)
@@ -1,502 +1,3862 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15031e4b8a6d4823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014b56b5bc674df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R9b3661ebb0214388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb2248e6d39cd4c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b3661ebb0214388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2248e6d39cd4c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9917-0248-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-864</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's ribbed merino wool T-shirt  - FG-9917-0102-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0238-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton classic boxers with fly - FG-3400-0238-189</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-0914-0148-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0237-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9927-0237-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9917-0248-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9917-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9916-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton classic boxers with fly - FG-3400-0238-173</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-691</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0138-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long sleeve top - FG-9917-0112-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9916-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9917-0101-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-1074-0238-904 - Men’s cotton long boxers with fly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0237-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's plus size men’s merino wool classic boxers - FG-9916-0838-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with Nordic pattern - FG-9942-0148-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton classic boxers with fly - FG-3400-0238-777</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0238-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-0916-0948-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton classic briefs with fly - FG-1074-0203-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size men’s merino wool tank top - FG-9916-0801-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9917-0248-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's sports briefs - FG-1074-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's classic cotton briefs with fly - FG-1074-0103-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton boxers - FG-3000-0337-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size men’s merino wool tank top - FG-9916-0801-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9917-0248-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9917-0148-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's long sleeve V-neck top - FG-7536-0120-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-0916-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0138-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxers - FG-3000-0339-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton long boxers with fly - FG-1074-0238-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's long sleeve V-neck top - FG-7536-0120-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9917-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's premium classic cotton boxer shorts with fly - FG-1000-0136-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool boxer shorts - FG-0927-0237-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's classic cotton boxers - FG-3000-0237-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0237-178</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0138-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's long sleeve ribbed merino wool top - FG-9917-0112-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool boxer shorts - FG-0916-0138-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton tank top - FG-1074-0101-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9917-0148-554</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Men's merino wool long johns with fly - FG-0916-0148-691</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men's merino wool long johns with fly - FG-9916-0148-341</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Men's merino wool long johns without fly - FG-9917-0248-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men’s merino wool tank top - FG-9917-0101-281</x:v>
-[...191 lines deleted...]
-        <x:v>Men’s merino wool classic boxers - FG-9916-0238-053</x:v>
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-691</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long boxer shorts with fly - FG-0916-0139-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-864</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9917-0101-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's premium classic cotton boxer shorts with fly - FG-1000-0136-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton long boxers with fly - FG-1074-0238-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool boxer shorts - FG-0916-0238-691</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0138-554</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton classic briefs with fly - FG-1000-0103-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's plus size merino wool long johns - FG-9916-0848-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-381</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's classic cotton boxers - FG-3000-0237-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton boxers - FG-3000-0337-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long sleeve top - FG-9917-0112-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's ribbed knit T-shirt - FG-9917-0102-391</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shortsMen's classic cotton boxers - FG-3000-0239-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-864</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-381</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-1074-0101-904 - Men's cotton tank top</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9927-0237-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9916-0101-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's ribbed merino wool T-shirt - FG-9917-0102-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0139-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's premium classic cotton long johns with fly - FG-1000-0148-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton classic briefs with fly - FG-1000-0103-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9917-0101-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton classic briefs with fly - FG-1074-0203-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's plus size merino wool long johns - FG-9916-0848-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0138-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0137-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton tank top - FG-1074-0101-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-0917-0148-554</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -516,4211 +3876,851 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Men’s cotton classic boxers with fly - FG-3400-0238-314</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's plus size merino wool long johns - FG-9916-0848-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's plus size men’s merino wool classic boxers - FG-9916-0838-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9917-0148-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0239-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0237-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton sport briefs - FG-1074-0205-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-1074-0203-904 - Men’s cotton classic briefs with fly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9917-0148-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0138-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's long merino wool boxer shorts with fly - FG-9917-0139-554</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-0916-0148-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0238-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Men's classic cotton briefs with fly - FG-1074-0103-001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-869</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Men's sports briefs - FG-1074-0105-001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men's cotton boxer shorts - FG-3000-0139-999</x:v>
-[...95 lines deleted...]
-        <x:v>Men's premium classic cotton long johns with fly - FG-1000-0148-999</x:v>
+        <x:v>Men’s merino wool classic boxers - FG-9927-0237-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton tank top - FG-1074-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's long sleeve ribbed merino wool top  - FG-9917-0112-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0238-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Men’s merino wool classic boxers - FG-9927-0237-678</x:v>
-      </x:c>
-[...3806 lines deleted...]
-        <x:v>Men’s merino wool classic boxers - FG-9916-0238-381</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>