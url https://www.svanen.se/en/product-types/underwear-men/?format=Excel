--- v2 (2026-04-19)
+++ v3 (2026-06-19)
@@ -1,182 +1,1654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014b56b5bc674df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6626cfafba04fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb2248e6d39cd4c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R98fc577599c44ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2248e6d39cd4c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98fc577599c44ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Men’s cotton classic briefs with fly - FG-1074-0203-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size men’s merino wool tank top - FG-9916-0801-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9917-0248-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's classic cotton briefs with fly - FG-1074-0103-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's sports briefs - FG-1074-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton boxers - FG-3000-0337-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9917-0248-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9917-0148-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's long sleeve V-neck top - FG-7536-0120-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-0916-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus size men’s merino wool tank top - FG-9916-0801-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0138-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxers - FG-3000-0339-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-0916-0948-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-1074-0238-904 - Men’s cotton long boxers with fly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0237-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's plus size men’s merino wool classic boxers - FG-9916-0838-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with Nordic pattern - FG-9942-0148-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton classic boxers with fly - FG-3400-0238-777</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0238-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9917-0101-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-691</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9927-0237-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long sleeve top - FG-9917-0112-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9916-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0138-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's ribbed merino wool T-shirt  - FG-9917-0102-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton long boxers with fly - FG-1074-0238-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's long sleeve V-neck top - FG-7536-0120-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-864</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Men's merino wool long johns without fly - FG-9917-0248-655</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men’s merino wool classic boxers - FG-9916-0238-864</x:v>
-[...63 lines deleted...]
-        <x:v>Men's merino wool long johns without fly - FG-9916-0248-161</x:v>
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's premium classic cotton boxer shorts with fly - FG-1000-0136-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool boxer shorts - FG-0927-0237-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's classic cotton boxers - FG-3000-0237-199</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -196,50 +1668,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9917-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Men’s cotton classic boxers with fly - FG-3400-0238-189</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -324,51 +1860,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men’s merino wool classic boxers - FG-9927-0237-112</x:v>
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton classic boxers with fly - FG-3400-0238-173</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9917-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9916-0101-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -452,1651 +2084,339 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men’s merino wool tank top - FG-9917-0101-999</x:v>
-[...1599 lines deleted...]
-        <x:v>Men's classic cotton boxers - FG-3000-0237-199</x:v>
+        <x:v>Men’s merino wool tank top - FG-9917-0101-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0237-178</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0138-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's long sleeve ribbed merino wool top - FG-9917-0112-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9916-0238-691</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long boxer shorts with fly - FG-0916-0139-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-864</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9917-0248-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -2116,147 +2436,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men's cotton boxer shorts - FG-3000-0237-178</x:v>
-[...95 lines deleted...]
-        <x:v>Men's long sleeve ribbed merino wool top - FG-9917-0112-782</x:v>
+        <x:v>Men's merino wool long johns with fly - FG-0916-0148-691</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -2340,243 +2564,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men's merino wool long johns with fly - FG-0916-0148-691</x:v>
-[...191 lines deleted...]
-        <x:v>Men’s merino wool tank top - FG-9917-0101-081</x:v>
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool boxer shorts - FG-0916-0238-691</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -2660,147 +2756,403 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-281</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-869</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men's merino wool long johns with fly - FG-9916-0148-185</x:v>
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long sleeve top - FG-9917-0112-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's classic cotton boxers - FG-3000-0237-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton boxers - FG-3000-0337-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's ribbed knit T-shirt - FG-9917-0102-391</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shortsMen's classic cotton boxers - FG-3000-0239-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-864</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-381</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-1074-0101-904 - Men's cotton tank top</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9927-0237-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool tank top - FG-9916-0101-002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -2980,402 +3332,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men's classic cotton boxers - FG-3000-0237-329</x:v>
-[...350 lines deleted...]
-      <x:c t="str">
         <x:v>Men’s merino wool classic boxers - FG-9916-0238-281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -3396,50 +3396,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Men’s cotton sport briefs - FG-1074-0205-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Men's cotton boxer shorts - FG-3000-0139-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -3524,50 +3556,882 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0137-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton tank top - FG-1074-0101-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-1074-0203-904 - Men’s cotton classic briefs with fly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9917-0148-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's classic cotton briefs with fly - FG-1074-0103-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's sports briefs - FG-1074-0105-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton tank top - FG-1074-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's long sleeve ribbed merino wool top  - FG-9917-0112-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0238-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's long merino wool boxer shorts with fly - FG-9917-0139-554</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-0916-0148-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0238-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9917-0138-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns without fly - FG-9916-0248-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s merino wool classic boxers - FG-9927-0237-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9917-0148-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-9916-0148-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0239-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's plus size men’s merino wool classic boxers - FG-9916-0838-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0237-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's merino wool long johns with fly - FG-0917-0148-554</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's cotton boxer shorts - FG-3000-0137-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men’s cotton classic boxers with fly - FG-3400-0238-314</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -3748,947 +4612,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men's cotton boxer shorts - FG-3000-0137-999</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Men's plus size merino wool long johns - FG-9916-0848-053</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Men’s merino wool classic boxers - FG-9916-0238-283</x:v>
-      </x:c>
-[...702 lines deleted...]
-        <x:v>Men’s merino wool classic boxers - FG-9917-0238-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>