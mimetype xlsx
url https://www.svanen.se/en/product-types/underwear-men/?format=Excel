--- v3 (2026-06-19)
+++ v4 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6626cfafba04fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8b5ac5447b42d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R98fc577599c44ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rec348f2531e3479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98fc577599c44ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec348f2531e3479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -2564,50 +2564,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MEN’S MICROMODAL UNDERWEAR BOXERS 2-PACK, Size (S, M, L, XL, XXL, XXXL)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ELSK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elsk ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kai Lindbergs Gade 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanstholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Men’s merino wool long boxers with fly - FG-9916-0139-281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>