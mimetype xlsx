--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,5846 +1,5974 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re176f99f91d94139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61df1cbbaa874976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R50494811007e412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R009d617a029845d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50494811007e412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R009d617a029845d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-5307-0211-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5229-0102-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton leggings - FG-5307-0159-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's cotton tank top - FG-6478-0501-064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-0230-0127-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Girls' ribbed hipsters - FG-5361-0108-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-0360-0105-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5362-0105-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5231-0101-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton wrap bodysuit - FG-5239-0126-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings  - FG-5361-0259-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0201-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kids' organic merino wool tank top - FG-5360-0201-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top  - FG-5362-0201-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-714</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-6478-0401-065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's cotton trousers - FG-5480-0255-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-5307-0538-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5322-0138-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5232-0121-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-5307-0211-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby natural cotton tank top - FG-5239-0102-087</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton wrap bodysuit - FG-5239-0126-187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5362-0105-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's ruffled wool top - FG-5360-0113-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0302-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton short sleeve wrap bodysuit - FG-5237-0126-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5322-0138-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0302-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Starter pack- nature - FG-5230-0186-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5231-0105-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5362-0105-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-0362-0105-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boys woollen boxer shorts - FG-5361-0138-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5362-0259-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with Nordic pattern - FG-5342-0159-476</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5233-0127-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby knitted wool wrap bodysuit - FG-5232-0127-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby Starter pack - grey - FG-5230-0186-869</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children’s cotton boxer shorts - FG-6478-0538-001</x:v>
-[...670 lines deleted...]
-      <x:c t="str">
         <x:v>Children's cotton briefs - FG-5307-0105-524</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children’s cotton boxer shorts - FG-5307-0538-199</x:v>
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5232-0159-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed wool leggings - FG-5232-0159-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0302-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural cotton nappy cover - FG-5239-0105-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton short sleeve wrap bodysuit - FG-5237-0126-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-854</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with Nordic pattern - FG-5242-0159-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-6478-0401-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings  - FG-5362-0159-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with Nordic pattern - FG-5342-0159-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5232-0127-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5229-0105-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-5307-0211-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's cotton boxer shorts - FG-6478-0438-064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5361-0138-854</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5232-0131-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5362-0259-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with Nordic pattern - FG-5242-0159-476</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5232-0131-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton leggings - FG-5307-0159-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5362-0105-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-0360-0101-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0201-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-0362-0201-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5232-0159-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5322-0138-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5361-0138-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0201-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5232-0101-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-0360-0101-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's cotton boxer shorts - FG-6478-0438-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Baby merino wool briefs  - FG-5232-0105-453</x:v>
-      </x:c>
-[...4958 lines deleted...]
-        <x:v>Children's merino wool tank top - FG-5362-0101-002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>