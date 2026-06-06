--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,117 +1,1877 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61df1cbbaa874976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a024e84b7e4b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R009d617a029845d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R12c8efa7e7174eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R009d617a029845d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12c8efa7e7174eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-6478-0401-065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton short sleeve wrap bodysuit - FG-5237-0126-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5322-0138-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0302-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings  - FG-5361-0259-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0201-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kids' organic merino wool tank top - FG-5360-0201-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top  - FG-5362-0201-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-714</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5322-0138-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-5307-0538-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's cotton trousers - FG-5480-0255-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby natural cotton tank top - FG-5239-0102-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton wrap bodysuit - FG-5239-0126-187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5232-0121-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-5307-0211-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5362-0105-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's ruffled wool top - FG-5360-0113-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5231-0101-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton wrap bodysuit - FG-5239-0126-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-0360-0105-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5362-0105-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Girls' ribbed hipsters - FG-5361-0108-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0302-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5231-0105-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Starter pack- nature - FG-5230-0186-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-869</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-5307-0211-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5229-0102-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool tank top - FG-5360-0301-141</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -132,146 +1892,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children’s cotton tank top - FG-5307-0211-524</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Children’s cotton leggings - FG-5307-0159-524</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -292,1938 +1956,370 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with Nordic pattern - FG-5342-0159-476</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's cotton tank top - FG-6478-0501-064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool tank top - FG-5360-0301-785</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool wrap bodysuit - FG-0230-0127-471</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool tank top - FG-5360-0301-553</x:v>
-[...1662 lines deleted...]
-      <x:c t="str">
         <x:v>Children's merino wool briefs - FG-5362-0105-453</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2276,274 +2372,626 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Starter pack - grey - FG-5230-0186-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool leggings - FG-5362-0259-353</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool tank top - FG-5361-0101-385</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool wrap bodysuit - FG-5233-0127-568</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5232-0159-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed wool leggings - FG-5232-0159-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0302-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's cotton briefs - FG-5307-0105-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby knitted wool wrap bodysuit - FG-5232-0127-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool tank top - FG-5230-0101-681</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2564,467 +3012,275 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby knitted wool wrap bodysuit - FG-5232-0127-783</x:v>
-[...415 lines deleted...]
-        <x:v>Baby merino wool briefs - FG-5230-0305-681</x:v>
+        <x:v>Baby cotton short sleeve wrap bodysuit - FG-5237-0126-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-854</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-6478-0401-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural cotton nappy cover - FG-5239-0105-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with Nordic pattern - FG-5242-0159-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-141</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -3140,275 +3396,755 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool boxer shorts - FG-5360-0238-869</x:v>
-[...223 lines deleted...]
-        <x:v>Baby merino wool tank top - FG-5230-0101-141</x:v>
+        <x:v>Children's merino wool tank top - FG-5360-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5361-0138-854</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with Nordic pattern - FG-5242-0159-476</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5232-0131-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5362-0259-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5232-0131-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-5307-0211-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's cotton boxer shorts - FG-6478-0438-064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-393</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -3620,755 +4356,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool tank top - FG-5361-0101-782</x:v>
-[...703 lines deleted...]
-        <x:v>Baby merino wool briefs - FG-5230-0305-002</x:v>
+        <x:v>Children's merino wool briefs - FG-5360-0105-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5362-0105-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-185</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -4388,179 +4580,1203 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool briefs - FG-5360-0105-869</x:v>
-[...127 lines deleted...]
-        <x:v>Children's merino wool briefs - FG-5362-0105-353</x:v>
+        <x:v>Children's merino wool tank top - FG-5362-0201-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5322-0138-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0201-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-0360-0101-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5361-0138-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5232-0101-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-0362-0201-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-0360-0101-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-471</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -4612,402 +5828,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool tank top - FG-5361-0101-869</x:v>
-[...350 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool leggings - FG-5232-0159-453</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -5028,947 +5892,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool boxer shorts - FG-5322-0138-253</x:v>
-[...831 lines deleted...]
-        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-054</x:v>
+        <x:v>Baby merino wool briefs  - FG-5232-0105-453</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Children's cotton boxer shorts - FG-6478-0438-999</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Baby merino wool briefs  - FG-5232-0105-453</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>