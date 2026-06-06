--- v3 (2026-06-06)
+++ v4 (2026-06-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a024e84b7e4b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3de58c414a4ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R12c8efa7e7174eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8044058e91dd4721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12c8efa7e7174eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8044058e91dd4721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -3012,50 +3012,338 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with Nordic pattern - FG-5242-0159-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-6478-0401-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby cotton short sleeve wrap bodysuit - FG-5237-0126-324</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -3076,339 +3364,1299 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool boxer shorts - FG-5360-0238-393</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Natural cotton nappy cover - FG-5239-0105-087</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool leggings with Nordic pattern - FG-5242-0159-076</x:v>
-[...159 lines deleted...]
-        <x:v>Baby cotton briefs - FG-5237-0305-104</x:v>
+        <x:v>Children's merino wool tank top - FG-0362-0201-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs  - FG-5232-0105-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's cotton boxer shorts - FG-6478-0438-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5322-0138-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5361-0138-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5232-0159-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0201-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5232-0101-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-0360-0101-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5361-0138-854</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -3460,83 +4708,947 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-655</x:v>
-[...31 lines deleted...]
-        <x:v>Children's merino wool boxer shorts - FG-5361-0138-854</x:v>
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings  - FG-5362-0159-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with Nordic pattern - FG-5342-0159-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5232-0127-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5229-0105-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5232-0131-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5362-0259-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with Nordic pattern - FG-5242-0159-476</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5232-0131-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5362-0105-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton leggings - FG-5307-0159-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-0360-0101-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-5307-0211-324</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -3556,562 +5668,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool leggings with Nordic pattern - FG-5242-0159-476</x:v>
-[...510 lines deleted...]
-      <x:c t="str">
         <x:v>Children's cotton boxer shorts - FG-6478-0438-064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -4132,403 +5732,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool boxer shorts - FG-5360-0238-283</x:v>
-[...351 lines deleted...]
-        <x:v>Children's merino wool briefs - FG-5362-0105-353</x:v>
+        <x:v>Children's merino wool tank top - FG-5361-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-471</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -4548,1427 +5892,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children’s cotton leggings - FG-5307-0159-486</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Children's merino wool tank top - FG-5362-0201-495</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Children's merino wool tank top - FG-5360-0301-681</x:v>
-      </x:c>
-[...1310 lines deleted...]
-        <x:v>Children's cotton boxer shorts - FG-6478-0438-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>