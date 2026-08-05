--- v4 (2026-06-06)
+++ v5 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3de58c414a4ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39dbcb7ba0a4e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8044058e91dd4721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra4419fd54c264268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8044058e91dd4721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4419fd54c264268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -3012,50 +3012,370 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby cotton short sleeve wrap bodysuit - FG-5237-0126-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-854</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-6478-0401-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural cotton nappy cover - FG-5239-0105-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with Nordic pattern - FG-5242-0159-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby cotton leggings - FG-5237-0359-486</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -3076,339 +3396,2163 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool tank top - FG-5360-0301-241</x:v>
-[...287 lines deleted...]
-        <x:v>Natural cotton nappy cover - FG-5239-0105-087</x:v>
+        <x:v>Children's merino wool tank top - FG-5360-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5361-0138-854</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with Nordic pattern - FG-5242-0159-476</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5232-0131-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5362-0259-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5232-0131-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton tank top - FG-5307-0211-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's cotton boxer shorts - FG-6478-0438-064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings  - FG-5362-0159-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with Nordic pattern - FG-5342-0159-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5232-0127-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5229-0105-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5362-0105-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton leggings - FG-5307-0159-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0201-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5322-0138-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0201-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton leggings - FG-5237-0359-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0101-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-0360-0101-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5361-0138-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool boxer shorts - FG-5361-0139-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5231-0127-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool briefs - FG-5360-0105-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5232-0101-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5362-0101-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool briefs - FG-5230-0305-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton boxer shorts - FG-6478-0538-329</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -3428,243 +5572,339 @@
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool briefs - FG-5230-0305-002</x:v>
-[...191 lines deleted...]
-        <x:v>Children’s cotton boxer shorts - FG-6478-0538-350</x:v>
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-0360-0101-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton briefs - FG-5237-0305-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5361-0101-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool tank top - FG-5230-0101-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool boxer shorts - FG-5360-0238-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool wrap bodysuit - FG-5230-0127-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5232-0159-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Underwear baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool tank top - FG-5360-0301-684</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -3685,2290 +5925,50 @@
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Children's cotton boxer shorts - FG-6478-0438-999</x:v>
-      </x:c>
-[...2238 lines deleted...]
-        <x:v>Children's merino wool tank top - FG-5360-0301-681</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Underwear baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>