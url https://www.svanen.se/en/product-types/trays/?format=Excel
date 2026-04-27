--- v0 (2026-02-25)
+++ v1 (2026-04-27)
@@ -1,413 +1,413 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26054c0857bc42b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2d4bc21eed4387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0e3139862ac44166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf2ac31e9d30e4228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e3139862ac44166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf2ac31e9d30e4228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Naturesse® Tray rectangular N730</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trays</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Tray N745</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trays</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Naturesse® Tray large oval 4747</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Trays</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...2 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Palm leaf 5045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Trays</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...2 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Tray N744</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Trays</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...2 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Cuadra rectangular 3391</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trays</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Tray long N729</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trays</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Cuadra rectangular 3394</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trays</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Triangle 12173</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trays</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Tray 10066</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Trays</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...194 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Cuadra square 3392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Trays</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...2 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>