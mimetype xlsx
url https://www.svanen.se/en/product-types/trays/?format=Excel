--- v1 (2026-04-27)
+++ v2 (2026-06-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2d4bc21eed4387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34552c4f2334dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf2ac31e9d30e4228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R823699d3a9e34953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf2ac31e9d30e4228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R823699d3a9e34953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -292,115 +292,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Trays</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Priorsvej 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Naturesse® Tray 10066</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trays</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Cuadra square 3392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trays</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Naturesse® Triangle 12173</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Naturesse® Cuadra square 3392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Trays</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Priorsvej 31</x:v>
       </x:c>