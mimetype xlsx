--- v2 (2026-06-16)
+++ v3 (2026-08-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34552c4f2334dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50249d4f2ebb42c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R823699d3a9e34953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R69288b5c8f7f4cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R823699d3a9e34953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69288b5c8f7f4cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">