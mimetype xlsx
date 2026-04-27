--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,125 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33826fdd537344d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434e7503ab244e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R652e283e48bb4ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re60501c82a774183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R652e283e48bb4ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re60501c82a774183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Mac 213 BIO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Train care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien Servicecenter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mossvägen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Train Wash Oxal, 600 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Train care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blue &amp; Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blue &amp; Green AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stenorsvägen 52</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Landskrona</x:v>
       </x:c>
     </x:row>
-    <x:row>
-[...30 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>