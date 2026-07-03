--- v2 (2026-04-27)
+++ v3 (2026-07-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434e7503ab244e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefab359c09f4cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re60501c82a774183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6a9d6e0c0e2e46e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re60501c82a774183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a9d6e0c0e2e46e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">