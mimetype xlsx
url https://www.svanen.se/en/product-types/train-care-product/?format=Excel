--- v3 (2026-07-03)
+++ v4 (2026-09-07)
@@ -1,125 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefab359c09f4cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fb197f3cf34441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6a9d6e0c0e2e46e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3197e43114e5456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a9d6e0c0e2e46e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3197e43114e5456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mac 213 BIO, 5 l</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Train Wash Oxal, 600 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3013 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Train care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>013 Care products for vehicles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blue &amp; Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blue &amp; Green AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stenorsvägen 52</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Landskrona</x:v>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mac 213 BIO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3013 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Train care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>013 Care products for vehicles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Büfa Cleaning Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mossvägen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>