--- v1 (2026-02-17)
+++ v2 (2026-04-17)
@@ -1,118 +1,630 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c2cd9dd8e44e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b2d3081a9b4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R8b9c55b02c2e42de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re05d36188d5a49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b9c55b02c2e42de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re05d36188d5a49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Light Grey/ Comfort Towel 40x60 cm Light Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Taupe/ Comfort Towel 50x100 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Beige/ Comfort Towel 50x100 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Blue/ Comfort Towel 50x100 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Coffee Brown/ Comfort Towel 70x140 cm Coffee Brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 50x100 Comfort Sea Green/Towel 50x100 Comfort Sea Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Beige/ Comfort Washcloth 30x30 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Taupe/ Comfort Washcloth 30x30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby organic cotton bib - FG-5237-0279-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Light Grey/ Comfort Towel 70x140 cm Light Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Blue/ Comfort Towel 70x140 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Beige/ Comfort Towel 40x60 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Green/ Comfort Towel 50x100 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Stone Grey/ Comfort Towel 40x60 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Rose/ Comfort Towel 50x100 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Comfort Håndklæde 50x100 cm Stone Grey/ Comfort Towel 50x100 cm Stone Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 50x100 cm Rose/ Comfort Towel 50x100 cm Rose</x:v>
+        <x:v>Håndklæde 70x140 Comfort Forest green/Towel 70x140 Comfort Forest green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Pine Green/ Comfort Towel 70x140 cm Pine Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
@@ -132,147 +644,243 @@
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 50x100 cm Taupe/ Comfort Towel 50x100 cm Taupe</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Comfort Håndklæde 70x140 cm Navy Blue/ Comfort Towel 70x140 cm Navy Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 70x140 cm Coffee Brown/ Comfort Towel 70x140 cm Coffee Brown</x:v>
-[...31 lines deleted...]
-        <x:v>Comfort Håndklæde 40x60 cm Light Grey/ Comfort Towel 40x60 cm Light Grey</x:v>
+        <x:v>Håndklæde 40x60 Comfort Sea Green/Towel 40x60 Comfort Sea Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm White/ Comfort Towel 40x60 cm  White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Pine Green/ Comfort Washcloth 30x30 cm Pine Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Ash/ Comfort Towel 70x140 cm Ash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Beige/ Comfort Towel 70x140 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Ash/ Comfort Towel 40x60 cm Ash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
@@ -292,83 +900,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Håndklæde 70x140 Comfort Forest green/Towel 70x140 Comfort Forest green</x:v>
-[...31 lines deleted...]
-        <x:v>Håndklæde 50x100 Comfort Sea Green/Towel 50x100 Comfort Sea Green</x:v>
+        <x:v>Comfort Håndklæde 50x100 cm Navy Blue/ Comfort Towel 50x100 cm Navy Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Coffee Brown/ Comfort Towel 50x100 cm Coffee Brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Navy Blue/ Comfort Towel 40x60 cm Navy Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Stone Grey/ Comfort Washcloth 30x30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Pine Green/ Comfort Towel 40x60 cm Pine Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Rose/ Comfort Towel 70x140 cm Rose</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
@@ -388,595 +1124,563 @@
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vaskeklud 30x30 Comfort Sea Green/Wash cloth 30x30 Comfort Sea Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Ash/ Comfort Washcloth 30x30 cm Ash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Comfort Håndklæde 70x140 cm Stone Grey/ Comfort Towel 70x140 cm Stone Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm White/ Comfort Towel 70x140 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Linen Blue/ Comfort Towel 70x140 cm Linen Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm White/ Comfort Washcloth 30x30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vaskeklud 30x30 Comfort Forest green/Wash cloth 30x30 Comfort Forest green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Ash/ Comfort Towel 50x100 cm Ash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 50x100 Comfort Yellow/Towel 50x100 Comfort Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Comfort Håndklæde 70x140 cm Green/ Comfort Towel 70x140 cm Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 40x60 cm Navy Blue/ Comfort Towel 40x60 cm Navy Blue</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Håndklæde 40x60 Comfort Forest green/Towel 40x60 Comfort Forest green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 50x100 cm Beige/ Comfort Towel 50x100 cm Beige</x:v>
-[...383 lines deleted...]
-        <x:v>Håndklæde 50x100 Comfort Yellow/Towel 50x100 Comfort Yellow</x:v>
+        <x:v>Comfort Håndklæde 70x140 cm Taupe/Comfort Towel 70x140 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 70x140 Comfort Yellow/Towel 70x140 Comfort Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 50x100 Comfort Forest green/Towel 50x100 Comfort Forest green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Linen Blue/ Comfort Towel 40x60 cm Linen Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Navy Blue/ Comfort Washcloth 30x30 cm Navy Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Light Grey/ Comfort Washcloth 30x30 cm Light Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
@@ -996,819 +1700,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vaskeklud 30x30 Comfort Forest green/Wash cloth 30x30 Comfort Forest green</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>Comfort Håndklæde 50x100 cm Linen Blue/ Comfort Towel 50x100 cm Linen Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 70x140 cm White/ Comfort Towel 70x140 cm White</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Comfort Håndklæde 40x60 cm Taupe/ Comfort Towel 40x60 cm Taupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 40x60 cm Linen Blue/ Comfort Towel 40x60 cm Linen Blue</x:v>
-[...350 lines deleted...]
-      <x:c t="str">
         <x:v>Comfort Håndklæde 50x100 cm White/ Comfort Towel 50x100 cm White</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Håndklæde 70x140 Comfort Yellow/Towel 70x140 Comfort Yellow</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>