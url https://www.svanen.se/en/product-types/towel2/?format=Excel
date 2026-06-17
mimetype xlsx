--- v2 (2026-04-17)
+++ v3 (2026-06-17)
@@ -1,85 +1,629 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b2d3081a9b4f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde51970540644f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re05d36188d5a49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R327069e115194f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re05d36188d5a49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R327069e115194f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Pine Green/ Comfort Towel 70x140 cm Pine Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Light Grey/ Comfort Towel 50x100 cm Light Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Navy Blue/ Comfort Towel 70x140 cm Navy Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 40x60 Comfort Sea Green/Towel 40x60 Comfort Sea Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm White/ Comfort Towel 40x60 cm  White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Pine Green/ Comfort Washcloth 30x30 cm Pine Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Ash/ Comfort Towel 70x140 cm Ash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Beige/ Comfort Towel 40x60 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Green/ Comfort Towel 50x100 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Beige/ Comfort Washcloth 30x30 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby organic cotton bib - FG-5237-0279-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Taupe/ Comfort Washcloth 30x30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Coffee Brown/ Comfort Towel 70x140 cm Coffee Brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 50x100 Comfort Sea Green/Towel 50x100 Comfort Sea Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Light Grey/ Comfort Towel 70x140 cm Light Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Blue/ Comfort Towel 70x140 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Beige/ Comfort Towel 70x140 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Comfort Håndklæde 40x60 cm Light Grey/ Comfort Towel 40x60 cm Light Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
@@ -164,307 +708,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 70x140 cm Coffee Brown/ Comfort Towel 70x140 cm Coffee Brown</x:v>
-[...255 lines deleted...]
-        <x:v>Comfort Håndklæde 50x100 cm Green/ Comfort Towel 50x100 cm Green</x:v>
+        <x:v>Comfort Håndklæde 50x100 cm Rose/ Comfort Towel 50x100 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 70x140 Comfort Forest green/Towel 70x140 Comfort Forest green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Stone Grey/ Comfort Towel 50x100 cm Stone Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
@@ -484,402 +836,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 50x100 cm Rose/ Comfort Towel 50x100 cm Rose</x:v>
-[...350 lines deleted...]
-      <x:c t="str">
         <x:v>Comfort Håndklæde 40x60 cm Ash/ Comfort Towel 40x60 cm Ash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
@@ -900,50 +900,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Håndklæde 70x140 Colour Block Lilac/Towel 70x140 Colour Block Lilac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 50x100 Colour Block Rosewood/Towel 50x100 Colour Block Rosewood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 70x140 Colour Block Blue/Towel 70x140 Colour Block Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 50x100 Colour Block Blue/Towel 50x100 Colour Block Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Comfort Håndklæde 50x100 cm Navy Blue/ Comfort Towel 50x100 cm Navy Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
@@ -964,50 +1092,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Pine Green/ Comfort Towel 40x60 cm Pine Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Rose/ Comfort Towel 70x140 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Pine Green/ Comfort Towel 50x100 cm Pine Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Vaskeklud 30x30 cm Ash/ Comfort Washcloth 30x30 cm Ash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Comfort Håndklæde 40x60 cm Navy Blue/ Comfort Towel 40x60 cm Navy Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
@@ -1028,626 +1284,594 @@
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 40x60 cm Pine Green/ Comfort Towel 40x60 cm Pine Green</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Vaskeklud 30x30 Comfort Sea Green/Wash cloth 30x30 Comfort Sea Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Vaskeklud 30x30 cm Ash/ Comfort Washcloth 30x30 cm Ash</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Comfort Håndklæde 70x140 cm Stone Grey/ Comfort Towel 70x140 cm Stone Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Linen Blue/ Comfort Towel 70x140 cm Linen Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Comfort Håndklæde 70x140 cm White/ Comfort Towel 70x140 cm White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 70x140 cm Linen Blue/ Comfort Towel 70x140 cm Linen Blue</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Comfort Vaskeklud 30x30 cm White/ Comfort Washcloth 30x30 cm White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Taupe/Comfort Towel 70x140 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 70x140 Comfort Sea Green/Towel 70x140 Comfort Sea Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Linen Blue/ Comfort Towel 50x100 cm Linen Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Taupe/ Comfort Towel 40x60 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 50x100 cm Ash/ Comfort Towel 50x100 cm Ash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 50x100 Comfort Yellow/Towel 50x100 Comfort Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Comfort Håndklæde 70x140 cm Green/ Comfort Towel 70x140 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 40x60 Comfort Forest green/Towel 40x60 Comfort Forest green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vaskeklud 30x30 Comfort Forest green/Wash cloth 30x30 Comfort Forest green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 50x100 cm Ash/ Comfort Towel 50x100 cm Ash</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Håndklæde 70x140 Comfort Yellow/Towel 70x140 Comfort Yellow</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Comfort Håndklæde 40x60 cm Linen Blue/ Comfort Towel 40x60 cm Linen Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Håndklæde 50x100 Comfort Forest green/Towel 50x100 Comfort Forest green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Comfort Håndklæde 40x60 cm Linen Blue/ Comfort Towel 40x60 cm Linen Blue</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Comfort Vaskeklud 30x30 cm Navy Blue/ Comfort Washcloth 30x30 cm Navy Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
@@ -1668,154 +1892,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Håndklæde 70x140 Comfort Sea Green/Towel 70x140 Comfort Sea Green</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Comfort Håndklæde 50x100 cm White/ Comfort Towel 50x100 cm White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 70x140 Colour Block Rosewood/Towel 70x140 Colour Block Rosewood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>