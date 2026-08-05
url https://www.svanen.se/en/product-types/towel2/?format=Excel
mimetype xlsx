--- v3 (2026-06-17)
+++ v4 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde51970540644f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355863ffba1b45a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R327069e115194f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re6ece363cb9c4b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R327069e115194f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6ece363cb9c4b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -918,147 +918,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Håndklæde 70x140 Colour Block Lilac/Towel 70x140 Colour Block Lilac</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Håndklæde 50x100 Colour Block Rosewood/Towel 50x100 Colour Block Rosewood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Håndklæde 70x140 Colour Block Blue/Towel 70x140 Colour Block Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Håndklæde 50x100 Colour Block Blue/Towel 50x100 Colour Block Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Comfort Håndklæde 50x100 cm Navy Blue/ Comfort Towel 50x100 cm Navy Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
@@ -1942,40 +1942,72 @@
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Håndklæde 70x140 Colour Block Rosewood/Towel 70x140 Colour Block Rosewood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Håndklæde 50x100 Colour Block Lilac/Towel 50x100 Colour Block Lilac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>