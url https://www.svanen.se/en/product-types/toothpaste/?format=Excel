--- v1 (2026-02-06)
+++ v2 (2026-04-08)
@@ -1,477 +1,477 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b2ec6b2cf5496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R771b6f5d0f9e4d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R186535c014404d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6ca85e84e1df400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R186535c014404d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ca85e84e1df400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jordan Green Clean Whitening Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Toothpaste Fresh Taste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0240</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dtales ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maltevangen 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gentofte</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Clinic Gentle Repair, tube 18 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clinic by Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Clinic Whitening, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clinic by Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Derma Helse Tandpasta, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0002, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Derma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jordan Green Clean Caries Protection, 18 ml tube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Clinic Gentle Repair, tube 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clinic by Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Clinic Gum Protector, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clinic by Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Änglamark Classic Toothpaste, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0240</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dtales ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maltevangen 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gentofte</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Clinic Gentle Repair, tube 75 ml</x:v>
+        <x:v>Jordan Clinic Dry Mouth, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clinic by Jordan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Green Clean Caries Protection, 18 ml tube</x:v>
+        <x:v>Jordan Green Clean Caries Protection, 75 ml tube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jordan Green Clean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Clinic Gum Protector, 75 ml</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>ACTA, 125 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0051, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Acta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Green Clean Whitening Toothpaste, 75 ml</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>ACTA, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0051, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Acta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Oslo</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>