--- v2 (2026-04-08)
+++ v3 (2026-06-09)
@@ -1,85 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R771b6f5d0f9e4d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e6c6c64c6e4d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6ca85e84e1df400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2f3e3975fef049b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ca85e84e1df400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f3e3975fef049b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jordan Clinic Gentle Repair, tube 18 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clinic by Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Clinic Whitening, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clinic by Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jordan Green Clean Whitening Toothpaste, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jordan Green Clean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
@@ -100,378 +164,282 @@
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dtales ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maltevangen 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gentofte</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Clinic Gentle Repair, tube 18 ml</x:v>
+        <x:v>Änglamark Classic Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0240</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dtales ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maltevangen 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gentofte</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Green Clean Caries Protection, 18 ml tube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Clinic Gentle Repair, tube 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clinic by Jordan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Clinic Whitening, 75 ml</x:v>
+        <x:v>Jordan Clinic Gum Protector, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clinic by Jordan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Derma Helse Tandpasta, 75 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Jordan Green Clean Caries Protection, 18 ml tube</x:v>
+        <x:v>Jordan Clinic Dry Mouth, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clinic by Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ACTA, 125 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0051, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ACTA, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0051, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Green Clean Caries Protection, 75 ml tube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jordan Green Clean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>Solna</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>