--- v3 (2026-06-09)
+++ v4 (2026-08-09)
@@ -1,85 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e6c6c64c6e4d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda948b3b2f264893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2f3e3975fef049b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfd5566d377a04165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f3e3975fef049b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd5566d377a04165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jordan Green Clean Whitening Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Toothpaste Fresh Taste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0240</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dtales ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maltevangen 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gentofte</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jordan Clinic Gentle Repair, tube 18 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clinic by Jordan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
@@ -100,211 +164,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clinic by Jordan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Green Clean Whitening Toothpaste, 75 ml</x:v>
+        <x:v>Jordan Clinic Gum Protector, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clinic by Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Classic Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0240</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dtales ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maltevangen 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gentofte</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Green Clean Caries Protection, 18 ml tube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jordan Green Clean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Toothpaste Fresh Taste, 75 ml</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Jordan Clinic Gentle Repair, tube 75 ml</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Jordan Clinic Gum Protector, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307, 2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clinic by Jordan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>