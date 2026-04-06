--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,509 +1,509 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83fa1ebb5c5f49cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c19aa5cf034666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rd71498c4a84c4346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbe04762dc9b3417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd71498c4a84c4346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe04762dc9b3417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jordan Kids Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Kids Toothpaste, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solidox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Junior Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Kids Strawberry Toothpaste Pump (500 ppm fluor), 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0414</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Kids Toothpaste, 2 x 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Barntandkräm, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aroma AD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>12 Kiril Blagoev Str.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Kids Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Junior Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Junior Toothpaste, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solidox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Junior Tandkräm, 14 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Green Clean Junior Toothpaste, 18 ml tube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Green Clean Toothpaste Junior, 50 ml tube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Kids Toothpaste, 15 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Zendium Junior Toothpaste, 2 x 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zendium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilever Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ørestads Boulevard 73</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
-      </x:c>
-[...414 lines deleted...]
-        <x:v>Oslo</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>