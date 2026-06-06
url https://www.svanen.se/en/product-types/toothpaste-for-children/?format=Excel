--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c19aa5cf034666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b3a518cdaf4c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbe04762dc9b3417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdcd7a786d75f4d83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe04762dc9b3417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdcd7a786d75f4d83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -100,403 +100,403 @@
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solidox</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jordan Kids Strawberry Toothpaste Pump (500 ppm fluor), 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0414</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Kids Toothpaste, 2 x 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Barntandkräm, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aroma AD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>12 Kiril Blagoev Str.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Kids Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Zendium Junior Toothpaste, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zendium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilever Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ørestads Boulevard 73</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Kids Strawberry Toothpaste Pump (500 ppm fluor), 150 ml</x:v>
-[...14 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>Jordan Junior Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jordan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Zendium Kids Toothpaste, 2 x 50 ml</x:v>
+        <x:v>Jordan Junior Toothpaste, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solidox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Kids Toothpaste, 15 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zendium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilever Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ørestads Boulevard 73</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Minstingen Barntandkräm, 50 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Zendium Kids Toothpaste, 75 ml</x:v>
+        <x:v>Jordan Green Clean Junior Toothpaste, 18 ml tube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Green Clean Toothpaste Junior, 50 ml tube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Junior Toothpaste, 2 x 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zendium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilever Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ørestads Boulevard 73</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Junior Toothpaste, 75 ml</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Zendium Junior Tandkräm, 14 ml</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Zendium Junior Toothpaste, 2 x 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zendium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilever Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ørestads Boulevard 73</x:v>
       </x:c>