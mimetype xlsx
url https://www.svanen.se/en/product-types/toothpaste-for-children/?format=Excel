--- v3 (2026-06-06)
+++ v4 (2026-07-27)
@@ -1,509 +1,509 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b3a518cdaf4c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2b20bd9e6246dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdcd7a786d75f4d83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbbe4d1d4b9004472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdcd7a786d75f4d83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbbe4d1d4b9004472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Zendium Junior Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Kids Strawberry Toothpaste Pump (500 ppm fluor), 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0414</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Kids Toothpaste, 2 x 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Barntandkräm, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aroma AD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>12 Kiril Blagoev Str.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Kids Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Kids Toothpaste, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solidox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jordan Kids Toothpaste, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jordan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Kids Toothpaste, 50 ml</x:v>
+        <x:v>Zendium Kids Toothpaste, 15 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Green Clean Junior Toothpaste, 18 ml tube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Green Clean Toothpaste Junior, 50 ml tube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Junior Toothpaste, 2 x 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Junior Tandkräm, 14 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Junior Toothpaste, 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0307</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solidox</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Kids Strawberry Toothpaste Pump (500 ppm fluor), 150 ml</x:v>
-[...14 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>Jordan Junior Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jordan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
-      </x:c>
-[...350 lines deleted...]
-        <x:v>København S</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>