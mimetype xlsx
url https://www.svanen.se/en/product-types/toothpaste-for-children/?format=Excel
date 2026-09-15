--- v4 (2026-07-27)
+++ v5 (2026-09-15)
@@ -1,509 +1,509 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2b20bd9e6246dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc417fe9e1c494ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbbe4d1d4b9004472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2aa32b45d45f4b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbbe4d1d4b9004472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2aa32b45d45f4b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jordan Kids Toothpaste, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solidox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Barntandkräm, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aroma AD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>12 Kiril Blagoev Str.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Kids Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Zendium Junior Toothpaste, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zendium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilever Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ørestads Boulevard 73</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Zendium Kids Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Kids Toothpaste, 2 x 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zendium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jordan Kids Strawberry Toothpaste Pump (500 ppm fluor), 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0414</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jordan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Health AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 423 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Zendium Kids Toothpaste, 2 x 50 ml</x:v>
+        <x:v>Jordan Junior Toothpaste, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solidox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Green Clean Toothpaste Junior, 50 ml tube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Green Clean Junior Toothpaste, 18 ml tube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307, 2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan Green Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jordan Junior Toothpaste, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toothpaste for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jordan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Health AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 423 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zendium Junior Toothpaste, 2 x 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zendium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilever Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ørestads Boulevard 73</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Minstingen Barntandkräm, 50 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Zendium Kids Toothpaste, 75 ml</x:v>
+        <x:v>Zendium Kids Toothpaste, 15 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zendium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilever Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ørestads Boulevard 73</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jordan Kids Toothpaste, 50 ml</x:v>
-[...63 lines deleted...]
-        <x:v>Zendium Kids Toothpaste, 15 ml</x:v>
+        <x:v>Zendium Junior Tandkräm, 14 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0392</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toothpaste for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zendium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilever Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ørestads Boulevard 73</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Oslo</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>