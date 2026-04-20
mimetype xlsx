--- v1 (2026-02-13)
+++ v2 (2026-04-20)
@@ -1,85 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8367d59e69254979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cc3093fa7842b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rcfaf7f8630324e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R19b339124e6e4d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfaf7f8630324e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R19b339124e6e4d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Matas Striber Hyaluron Skintonic, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 5% Niacinamid Toner, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Face Mist, 100ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Acai Facial Mist, 100 ml - 31000530</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 7% Glycolic Acid Toner, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Matas Natur Nourishing Skin Tonic, Fragrance Free, 80 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toner, mist and setting spray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
@@ -100,186 +260,58 @@
       </x:c>
       <x:c t="str">
         <x:v>Toner, mist and setting spray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Acai Facial Mist, 100 ml - 31000530</x:v>
+        <x:v>Rudolph Care Acai Facial Mist, 30 ml - 20002138</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toner, mist and setting spray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Graested</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>