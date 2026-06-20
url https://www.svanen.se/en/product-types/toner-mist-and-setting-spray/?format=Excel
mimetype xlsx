--- v2 (2026-04-20)
+++ v3 (2026-06-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cc3093fa7842b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192a52aa7f6940c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R19b339124e6e4d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfab828b509b44955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R19b339124e6e4d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfab828b509b44955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,162 +68,162 @@
       </x:c>
       <x:c t="str">
         <x:v>Toner, mist and setting spray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>The Core 5% Niacinamid Toner, 250 ml</x:v>
+        <x:v>Rudolph Care Acai Facial Mist, 100 ml - 31000530</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Face Mist, 100ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 7% Glycolic Acid Toner, 250 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toner, mist and setting spray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Meraki Face Mist, 100ml</x:v>
-[...78 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>The Core 5% Niacinamid Toner fragrance free, 250 ml Matas striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Matas Natur Nourishing Skin Tonic, Fragrance Free, 80 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">