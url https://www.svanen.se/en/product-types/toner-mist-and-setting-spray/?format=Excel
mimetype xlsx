--- v3 (2026-06-20)
+++ v4 (2026-08-19)
@@ -1,317 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192a52aa7f6940c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e069b3cb014e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfab828b509b44955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R65e9ad0d9d544122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfab828b509b44955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65e9ad0d9d544122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rudolph Care Acai Facial Mist, 100 ml - 31000530</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Face Mist, 100ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 7% Glycolic Acid Toner, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 5% Niacinamid Toner fragrance free, 250 ml Matas striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Matas Striber Hyaluron Skintonic, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toner, mist and setting spray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Acai Facial Mist, 100 ml - 31000530</x:v>
+        <x:v>Matas Natur Nourishing Skin Tonic, Fragrance Free, 80 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Nourishing Skin Tonic Fragrance Free, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Acai Facial Mist, 30 ml - 20002138</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toner, mist and setting spray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Meraki Face Mist, 100ml</x:v>
-[...46 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>Matas Striber Anti-Pigment Toner Normal Hud Uden Parfume, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toner, mist and setting spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Fårup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>