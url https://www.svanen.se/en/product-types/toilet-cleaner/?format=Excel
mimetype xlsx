--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a32c2c9fb24ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80b36bf706c45f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rd4998d96304544d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5b516dae1a364d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4998d96304544d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b516dae1a364d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Toasan, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemfrid WC-rent Skärgård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemfrid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minmatbutik WC Rent (Sunda AB), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Coop WC-rent Original, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0216</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
@@ -100,1114 +196,1114 @@
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ocean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Eldorado WC-rent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eldorado</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS WC Rent Sur Sanitetsrengöring Oparfymerad, 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zefir WC-Rent Ocean Harmony, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zefir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Häxan WC-rent, 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Toalettrens, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tingstad WC-rent original 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0314</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Lawinex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Transportgatan 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ängelholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri-Line Toalettrens, 750 ml</x:v>
-[...2 lines deleted...]
-        <x:v>5026 0242, 5026 0015</x:v>
+        <x:v>CleanoCare WC-rent oparfymerad, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skona WC-Rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA WC-Rent Aqua, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA WC-rent Aqua 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0314</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skona WC-rent Original, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Skona WC-rent Parfymfri, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Toilet Cleaner Sensitive, 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Toilet Cleaner Eucalyptus, 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Toilet Cleaner Lemon, 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Puri-Line Kalkborttagningsmedel, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Novadan ApS</x:v>
-[...37 lines deleted...]
-        <x:v>Nykøbing F</x:v>
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Sanitary WC Fresh, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop WC-rent Citron, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zefir WC-Rent Citrus, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zefir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Sanitary WC, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Skona WC-rent Citrus, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0227, 5026 0035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA Skona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Duck Aktiv-Gel Fresh 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SC Johnson Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekbacksvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Wezett WC-rent, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0216</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diskteknik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Duck Aktiv-Gel Citrus 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SC Johnson Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekbacksvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Shine WC-rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA WC-Rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Coop Änglamark WC-rent, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0216</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hemfrid Badrumsrent, 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare WC-rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Såklart WC-rent Oparfymerad, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duck Aktiv-Gel Marine 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SC Johnson Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekbacksvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mac 739 - Dusch &amp; WC-rent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0304, 3026 0187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien Servicecenter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mossvägen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Cleanup Sanitation Sour, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Duck Aktiv-Gel Fresh 750 ml</x:v>
-[...382 lines deleted...]
-      <x:c t="str">
         <x:v>Bio Gen Active WC-rent, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bio Gen Active</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bio Gen Active AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sågvägen 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gällö</x:v>
-      </x:c>
-[...446 lines deleted...]
-        <x:v>Hobro</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>