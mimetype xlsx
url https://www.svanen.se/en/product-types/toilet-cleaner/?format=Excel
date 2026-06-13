--- v2 (2026-04-27)
+++ v3 (2026-06-13)
@@ -1,1297 +1,1297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80b36bf706c45f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e782de07e16426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5b516dae1a364d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raba6bfc714b446fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b516dae1a364d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raba6bfc714b446fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Eldorado WC-rent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eldorado</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS WC Rent Sur Sanitetsrengöring Oparfymerad, 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zefir WC-Rent Ocean Harmony, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zefir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Häxan WC-rent, 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minmatbutik WC Rent (Sunda AB), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop WC-rent Original, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ocean WC-rent, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ocean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemfrid WC-rent Skärgård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemfrid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Toasan, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0270</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gipeco</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gipeco AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jönköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hemfrid WC-rent Skärgård</x:v>
+        <x:v>CleanoCare WC-rent oparfymerad, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0216</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hemfrid</x:v>
+        <x:v>CleanoCare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Minmatbutik WC Rent (Sunda AB), 750 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Coop WC-rent Original, 750 ml</x:v>
+        <x:v>ICA WC-rent Aqua 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0314</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skona WC-Rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA WC-Rent Aqua, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Toalettrens, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad WC-rent original 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0314</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Skona WC-rent Parfymfri, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skona WC-rent Original, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Toilet Cleaner Sensitive, 750ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0216</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Toilet Cleaner Eucalyptus, 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ocean WC-rent, 0,75 l</x:v>
+        <x:v>Coop Toilet Cleaner Lemon, 750ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0216</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Ocean</x:v>
+        <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Eldorado WC-rent, 1 l</x:v>
+        <x:v>LIV Sanitary WC, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skona WC-rent Citrus, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duck Aktiv-Gel Fresh 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SC Johnson Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekbacksvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wezett WC-rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diskteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duck Aktiv-Gel Citrus 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SC Johnson Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekbacksvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zefir WC-Rent Citrus, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0241, 5026 0192</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Eldorado</x:v>
+        <x:v>Zefir</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PLS WC Rent Sur Sanitetsrengöring Oparfymerad, 750ml</x:v>
-[...17 lines deleted...]
-        <x:v>PLS</x:v>
+        <x:v>LIV Sanitary WC Fresh, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop WC-rent Citron, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemfrid Badrumsrent, 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Zefir WC-Rent Ocean Harmony, 750 ml</x:v>
+        <x:v>Coop Änglamark WC-rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Puri-Line Kalkborttagningsmedel, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0241, 5026 0192</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Zefir</x:v>
+        <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Häxan WC-rent, 750ml</x:v>
+        <x:v>Green Shine WC-rent, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0216</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA WC-Rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Såklart WC-rent Oparfymerad, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare WC-rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cleanup Sanitation Sour, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Cleano Production AB</x:v>
-[...45 lines deleted...]
-        <x:v>3026 0314</x:v>
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duck Aktiv-Gel Marine 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SC Johnson Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekbacksvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mac 739 - Dusch &amp; WC-rent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0304, 3026 0187</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Lawinex</x:v>
-[...830 lines deleted...]
-      <x:c t="str">
         <x:v>Macserien Servicecenter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mossvägen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järfälla</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bio Gen Active WC-rent, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bio Gen Active</x:v>
       </x:c>
       <x:c t="str">