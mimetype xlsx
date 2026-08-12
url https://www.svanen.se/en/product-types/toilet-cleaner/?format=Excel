--- v3 (2026-06-13)
+++ v4 (2026-08-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e782de07e16426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef48dba2e1549ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raba6bfc714b446fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9ca428b9916742c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raba6bfc714b446fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ca428b9916742c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">