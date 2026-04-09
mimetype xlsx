--- v0 (2026-02-03)
+++ v1 (2026-04-09)
@@ -1,1469 +1,1565 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6729aec6ada4e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d2ca448ad14676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Re9618c59eed54c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6bf6540221e142b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9618c59eed54c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bf6540221e142b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Green Toilet Gel fragrance free (Nordic Cleaner), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Alkaline Toilet Cleaner (Stadsing), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Pro WC Gel, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri line WC-Rent MDF, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swan Toilet Cleaner (Triple Trading), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Triple Trading</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Eco Toalettrengöringsmedel, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Toilet Cleaner (Stadsing), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean parfume free (STL Förbrukningsvaror), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Flydende Toiletrens (Stadsing), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadsing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Bad Eco, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Staples WC Cleaner, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Staples</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WC Clean, 5000 ml</x:v>
+        <x:v>SanitPro WC-rengöringsmedel CA 10 R eco!perform Swan, 12x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean Perfume-free, 5000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0295</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri line WC-Rent MDF, 0,75 l</x:v>
+        <x:v>SanitPro WC-rengöringsmedel CA 10 R eco!perform Swan, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS WC-Rent Sur Sanitetsrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Toiletrens UDF, 750 ml (pH 10)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri-Line Toiletrens UDF, 750 ml (pH 10)</x:v>
+        <x:v>Activa WC Power (Hygienteknik Sverige), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanifix Surt Sanitetsren parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line toiletrens 750 ml (161237)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean (Estell), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine WC-rent, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sani Toilet 962, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line toalettrens 750 ml(160525)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sani Toilet F 963, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Toiletrens UDF, 750 ml (pH 2,2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swan Toilet Cleaner (Triple Trading), 750 ml</x:v>
+        <x:v>PLS Sanifix Surt Sanitetsrent utan parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Eco Toalettrengöringsmedel, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta WC Rent Parfymerad 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Cleaner (Tensia(Blue &amp; Green)),  750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Triple Trading</x:v>
+        <x:v>Blue &amp; Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa WC Power (Hygienteknik Sverige), 750 ml</x:v>
+        <x:v>Opticare Neutral Toiletrens (Topcare Nordic), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hygienteknik</x:v>
+        <x:v>Opticare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WC Clean, 1000 ml</x:v>
-[...58 lines deleted...]
-        <x:v>Hobro</x:v>
+        <x:v>WC Rent Original (Tensia(Enter)), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Toiletrens med duft og farve (Nowas), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ADE Toalettrent (Tradehouse), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Toiletrens PLUS, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>PLS Sanifix Surt Sanitetsrent utan parfym, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PLS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>glenta WC Rent Parfymerad 750 ml</x:v>
+        <x:v>Activa WC Friendly, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Toilet Gel with fragrance (Nordic Cleaner), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice WC Rent, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0264, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Glenta</x:v>
+        <x:v>AllOffice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PRO WC-rent, 750 ml</x:v>
+        <x:v>PLS Sanifix Surt Sanitetsren parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PRO WC-Rent, 750 ml (Iduna)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0234, 5026 0070</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Iduna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Iduna A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blokken 25</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Birkerød</x:v>
-      </x:c>
-[...1054 lines deleted...]
-        <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>