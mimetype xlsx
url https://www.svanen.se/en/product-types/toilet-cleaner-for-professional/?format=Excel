--- v1 (2026-04-09)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d2ca448ad14676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1186c9da6d4d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6bf6540221e142b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R963bec28e03d4ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bf6540221e142b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R963bec28e03d4ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,50 +68,242 @@
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>SanitPro WC-rengöringsmedel CA 10 R eco!perform Swan, 12x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri line WC-Rent MDF, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swan Toilet Cleaner (Triple Trading), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Triple Trading</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Eco Toalettrengöringsmedel, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Toilet Cleaner (Stadsing), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean parfume free (STL Förbrukningsvaror), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>WeClean Sani Alkaline Toilet Cleaner (Stadsing), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WeClean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
@@ -132,1434 +324,1242 @@
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kiilto</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri line WC-Rent MDF, 0,75 l</x:v>
+        <x:v>SanitPro WC-rengöringsmedel CA 10 R eco!perform Swan, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Flydende Toiletrens (Stadsing), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadsing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Bad Eco, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples WC Cleaner, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS WC-Rent Sur Sanitetsrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line toiletrens 750 ml (161237)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Toiletrens UDF, 750 ml (pH 10)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swan Toilet Cleaner (Triple Trading), 750 ml</x:v>
+        <x:v>Activa WC Power (Hygienteknik Sverige), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Triple Trading</x:v>
+        <x:v>Hygienteknik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WeClean Eco Toalettrengöringsmedel, 0,75 l</x:v>
+        <x:v>PLS Sanifix Surt Sanitetsren parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Toiletrens med duft og farve (Nowas), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ADE Toalettrent (Tradehouse), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Toiletrens PLUS, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Rent Original (Tensia(Enter)), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanifix Surt Sanitetsren parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PRO WC-Rent, 750 ml (Iduna)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0234, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice WC Rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanifix Surt Sanitetsrent utan parfym, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa WC Friendly, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Toilet Gel with fragrance (Nordic Cleaner), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sani Toilet F 963, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine WC-rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean (Estell), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta WC Rent Parfymerad 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanifix Surt Sanitetsrent utan parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Eco Toalettrengöringsmedel, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0241, 5026 0192</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WeClean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WeClean Toilet Cleaner (Stadsing), 750 ml</x:v>
+        <x:v>WC Cleaner (Tensia(Blue &amp; Green)),  750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>WeClean</x:v>
+        <x:v>Blue &amp; Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WC Clean parfume free (STL Förbrukningsvaror), 750 ml</x:v>
+        <x:v>Opticare Neutral Toiletrens (Topcare Nordic), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Estell</x:v>
+        <x:v>Opticare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>glenta Surt Sanitetsrent Eco + Oparfymerad, 1 l</x:v>
+        <x:v>Sani Toilet 962, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Parfymerad, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glenta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Glenta Flydende Toiletrens (Stadsing), 750 ml</x:v>
-[...95 lines deleted...]
-        <x:v>Staples WC Cleaner, 750 ml</x:v>
+        <x:v>Puri-Line toalettrens 750 ml(160525)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Toiletrens UDF, 750 ml (pH 2,2)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Staples</x:v>
+        <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
-      </x:c>
-[...1086 lines deleted...]
-        <x:v>Birkerød</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>