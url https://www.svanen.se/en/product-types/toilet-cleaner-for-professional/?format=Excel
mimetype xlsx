--- v2 (2026-06-09)
+++ v3 (2026-08-09)
@@ -1,1565 +1,1533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1186c9da6d4d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606eecdbe06049f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R963bec28e03d4ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9ad505ad196a4cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R963bec28e03d4ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ad505ad196a4cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Flydende Toiletrens (Stadsing), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadsing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Bad Eco, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples WC Cleaner, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro WC-rengöringsmedel CA 10 R eco!perform Swan, 12x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Green Toilet Gel fragrance free (Nordic Cleaner), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SanitPro WC-rengöringsmedel CA 10 R eco!perform Swan, 12x1 l</x:v>
+        <x:v>WeClean Eco Toalettrengöringsmedel, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Toilet Cleaner (Stadsing), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean parfume free (STL Förbrukningsvaror), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri line WC-Rent MDF, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swan Toilet Cleaner (Triple Trading), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Triple Trading</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro WC-rengöringsmedel CA 10 R eco!perform Swan, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2026 0260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kärcher</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Friedrichstraße - Tor 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Winnenden</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri line WC-Rent MDF, 0,75 l</x:v>
+        <x:v>WC Clean Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Alkaline Toilet Cleaner (Stadsing), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Pro WC Gel, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line toiletrens 750 ml (161237)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS WC-Rent Sur Sanitetsrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanifix Surt Sanitetsren parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Toiletrens UDF, 750 ml (pH 10)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swan Toilet Cleaner (Triple Trading), 750 ml</x:v>
+        <x:v>Activa WC Power (Hygienteknik Sverige), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Triple Trading</x:v>
+        <x:v>Hygienteknik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WeClean Eco Toalettrengöringsmedel, 0,75 l</x:v>
+        <x:v>WC Clean, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Toiletrens UDF, 750 ml (pH 2,2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sani Toilet F 963, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line toalettrens 750 ml(160525)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sani Toilet 962, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WC Clean (Estell), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine WC-rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta WC Rent Parfymerad 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Eco Toalettrengöringsmedel, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0241, 5026 0192</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WeClean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WeClean Toilet Cleaner (Stadsing), 750 ml</x:v>
+        <x:v>PLS Sanifix Surt Sanitetsrent utan parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanifix Surt Sanitetsrent utan parfym, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa WC Friendly, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice WC Rent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PRO WC-Rent, 750 ml (Iduna)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0234, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanifix Surt Sanitetsren parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Eco + Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Toilet Gel with fragrance (Nordic Cleaner), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>WeClean</x:v>
+        <x:v>Nordic Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WC Clean parfume free (STL Förbrukningsvaror), 750 ml</x:v>
+        <x:v>WC Rent Original (Tensia(Enter)), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Estell</x:v>
+        <x:v>Enter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WeClean Sani Alkaline Toilet Cleaner (Stadsing), 750 ml</x:v>
+        <x:v>ADE Toalettrent (Tradehouse), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>WeClean</x:v>
+        <x:v>ADE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kiilto Pro WC Gel, 750 ml</x:v>
+        <x:v>WC Cleaner (Tensia(Blue &amp; Green)),  750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Toilet cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Toiletrens PLUS, 0,75 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kiilto</x:v>
+        <x:v>Clean Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SanitPro WC-rengöringsmedel CA 10 R eco!perform Swan, 5 l</x:v>
-[...63 lines deleted...]
-        <x:v>glenta Surt Sanitetsrent Eco + Oparfymerad, 1 l</x:v>
+        <x:v>glenta Surt Sanitetsrent Eco + Parfymerad, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glenta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Glenta Flydende Toiletrens (Stadsing), 750 ml</x:v>
+        <x:v>Svane Toiletrens med duft og farve (Nowas), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Toilet cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Stadsing</x:v>
+        <x:v>Nowas</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
-      </x:c>
-[...1086 lines deleted...]
-        <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>