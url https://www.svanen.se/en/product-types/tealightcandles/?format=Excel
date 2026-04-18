--- v0 (2026-02-11)
+++ v1 (2026-04-18)
@@ -1,1853 +1,1885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71c892af4d640e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab67a944cc094009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rcf5146467bc94a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbb212192bef0455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf5146467bc94a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb212192bef0455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lys i glas, ufarvet m. 2 stk. refill by Løgum Kloster Lys est. 1970</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x120 (white-130, coloured-145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle Värmeljus, 40 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>C-Light, Compostable Tealights, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA ljus till lykta, 3 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>POLAR C-light Värmeljus, 36 st (323061)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>POLAR C-light Värmeljus, 18 st (323062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MAXI Tealight Hansa from Nature  9 h  6 pcs PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Värmerljus HANSA from Nature 6 h 50 st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Tealights, Geralda, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Tealights, Geralda, 40 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rapeseed tealights, unscented natural wax candles 4 hours, cups 39 mm/19 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta värmeljus,  4 h, 39 mm/19 mm, Xst</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta värmeljus, 6 h, 39 mm/24 mm, 15 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR värmeljus Ø38x24, 40 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 664</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALINGSÅS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bolsius crystal lights, Box 24 pieces, Art.nr. 103630523800</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2088 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tea light candles </x:v>
+        <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bolsius</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bolsius International BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kerkendijk 126</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Schijndel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Värmeljus Rusta 6h PC cup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tea light candles </x:v>
+        <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rusta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hansa Candle AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vabriku 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viljandi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA ljus till lykta, 3 pack</x:v>
+        <x:v>Tealights, 3,8 x 2,4 cm, colored, 27 pcs (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealights, 3,8 x 3,8 cm, colored, 18 pcs (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - Tealights - Rapeseed Wax - 4-PACK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta, Tealights 100% rapessed wax candles 6 hours, 15 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TEALIGHT 8h PC cup "EUROPRIS"  SWAN+RAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fyrfadslys by Løgum Kloster Lys est. 1970, 40 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Maxi Fyrfadslys by Løgum Kloster Lys est. 1970, 4 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Telys 100 % stearin Ø 38x24 mm 15 st, (RUSTA), 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Värmeljus 100 % stearin, Ø 38x21 mm 25 st, (ICA Selection), 167</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Selection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Värmeljus 100% Stearin Ø 38x21 mm 20-pack, 153</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x100 (white-129, coloured-144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x150 (white-131, coloured- 146)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 38x21, 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tea lights Ø38x21 mm 100% stearin, 50 pcs., 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 100x200, 132</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 100x250, 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Selection Värmeljus, 100% stearin, Ø38x21mm, farvet, 15 stk. (ICA Sverige), 139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Selection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>POLAR Lyktljus, 3 pack (323063)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tea light candles </x:v>
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teljus I Klar Kopp, 50 st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK International Interior</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo Värmeljus AV Rapswax Brinntid 6h 50. st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealight Fixa 6 h 27 st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealight HANSA from Nature 4 h 50 pcs PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>INICIO Värmeljus Raps wax 50 p 6h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Tealight 6h 50 pcs 100% Vegetable Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rapeseed tealights, unscented natural wax candles 6 hours, cups 39 mm/24 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>20 Tealights in clear cups (Värmeljus),  Ø 38 x 21 mm, ufarvet, 20 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK International Interior</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Tealight 9h 6 pcs 100 % Vegetable Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lyktjljus av rapsvax ca 40h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA ljus till lykta, röda, 3 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Geralda UAB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kretingos st 43</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kartena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Natural Tealights, Geralda, 40 pcs</x:v>
-[...8 lines deleted...]
-        <x:v>Tea light candles </x:v>
+        <x:v>Tine K Home, Tea Lights, 20 pcs, 3,8 x 2,1 cm, white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tine K Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6 Ljus, naturell, 25h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Geralda UAB</x:v>
-[...42 lines deleted...]
-        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 100x250, 133</x:v>
+        <x:v>Korona Candles Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Fabryczna 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wieluń</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealights, 3,8 x 2,4 cm, white, 27 pcs (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealights, 3,8 x 3,8 cm, white, 18 pcs (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bolsius crystal maxi lights, Box 12 pieces, Art.nr. 103631032500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius International BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kerkendijk 126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schijndel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - Värmeljus - 6 timmar- 15 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealight KOTIKULTA 8 h 50 pcs PC, Tealight Hansa Natural 8h PC 50 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TEALIGHT 8h PC cup "Kotikulta" 40-pack SWAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Velora, Värmeljus 30 pack, brinntid 6h, Vit stearin, plastkopp (Mio AB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tea light candles </x:v>
-[...8 lines deleted...]
-        <x:v>inicio by be:son</x:v>
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velora</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
-      </x:c>
-[...1598 lines deleted...]
-        <x:v>Kartena</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>