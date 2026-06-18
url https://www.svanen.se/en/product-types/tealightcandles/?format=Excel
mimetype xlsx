--- v1 (2026-04-18)
+++ v2 (2026-06-18)
@@ -1,1873 +1,2001 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab67a944cc094009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ba914ddf684f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbb212192bef0455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb7ebd353cfde4767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb212192bef0455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7ebd353cfde4767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x120 (white-130, coloured-145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle Värmeljus, 40 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>C-Light, Compostable Tealights, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealights, 3,8 x 2,4 cm, colored, 27 pcs (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealights, 3,8 x 3,8 cm, colored, 18 pcs (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - Tealights - Rapeseed Wax - 4-PACK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta, Tealights 100% rapessed wax candles 6 hours, 15 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TEALIGHT 8h PC cup "EUROPRIS"  SWAN+RAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bolsius crystal lights, Box 24 pieces, Art.nr. 103630523800</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius International BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kerkendijk 126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schijndel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rapeseed tealights, unscented natural wax candles 4 hours, cups 39 mm/19 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR värmeljus Ø38x24, 40 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 664</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALINGSÅS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta värmeljus, 6 h, 39 mm/24 mm, 15 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta värmeljus,  4 h, 39 mm/19 mm, Xst</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Värmeljus Rusta 6h PC cup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MAXI Tealight Hansa from Nature  9 h  6 pcs PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Värmerljus HANSA from Nature 6 h 50 st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Tealights, Geralda, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Tealights, Geralda, 40 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lys i glas, ufarvet m. 2 stk. refill by Løgum Kloster Lys est. 1970</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x120 (white-130, coloured-145)</x:v>
+        <x:v>POLAR C-light Värmeljus, 36 st (323061)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>POLAR C-light Värmeljus, 18 st (323062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA ljus till lykta, 3 pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pure Natural Lights, 4h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PURE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Richard Wenzel GmbH &amp; Co.KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benzstraße 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aschaffenburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIGHT.ONE paper tealight, 6h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Richard Wenzel GmbH &amp; Co.KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benzstraße 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aschaffenburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Maxi Fyrfadslys by Løgum Kloster Lys est. 1970, 4 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fyrfadslys by Løgum Kloster Lys est. 1970, 40 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x150 (white-131, coloured- 146)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>inicio by be:son</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x250</x:v>
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x100 (white-129, coloured-144)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>inicio by be:son</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Delsbo Candle Värmeljus, 40 stk</x:v>
+        <x:v>Änglamark Värmeljus 100% Stearin Ø 38x21 mm 20-pack, 153</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Värmeljus 100 % stearin, Ø 38x21 mm 25 st, (ICA Selection), 167</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Selection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Telys 100 % stearin Ø 38x24 mm 15 st, (RUSTA), 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - Värmeljus - 6 timmar- 15 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Delsbo Candle</x:v>
+        <x:v>Søstrene Grene</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>C-Light, Compostable Tealights, 20 pcs</x:v>
+        <x:v>Tealights, 3,8 x 2,4 cm, white, 27 pcs (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealights, 3,8 x 3,8 cm, white, 18 pcs (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealight KOTIKULTA 8 h 50 pcs PC, Tealight Hansa Natural 8h PC 50 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tine K Home, Tea Lights, 20 pcs, 3,8 x 2,1 cm, white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tine K Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bolsius crystal maxi lights, Box 12 pieces, Art.nr. 103631032500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius International BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kerkendijk 126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schijndel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TEALIGHT 8h PC cup "Kotikulta" 40-pack SWAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6 Ljus, naturell, 25h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Korona Candles Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Fabryczna 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wieluń</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Selection Värmeljus, 100% stearin, Ø38x21mm, farvet, 15 stk. (ICA Sverige), 139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Selection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 100x250, 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 100x200, 132</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 38x21, 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tea lights Ø38x21 mm 100% stearin, 50 pcs., 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teljus I Klar Kopp, 50 st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK International Interior</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>POLAR Lyktljus, 3 pack (323063)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Geralda UAB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kretingos st 43</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kartena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA ljus till lykta, 3 pack</x:v>
+        <x:v>20 Tealights in clear cups (Värmeljus),  Ø 38 x 21 mm, ufarvet, 20 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK International Interior</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rapeseed tealights, unscented natural wax candles 6 hours, cups 39 mm/24 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealight HANSA from Nature 4 h 50 pcs PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Tealight 6h 50 pcs 100% Vegetable Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Tealight 9h 6 pcs 100 % Vegetable Wax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo Värmeljus AV Rapswax Brinntid 6h 50. st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>INICIO Värmeljus Raps wax 50 p 6h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA ljus till lykta, röda, 3 pack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Geralda UAB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kretingos st 43</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kartena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>POLAR C-light Värmeljus, 36 st (323061)</x:v>
-[...63 lines deleted...]
-        <x:v>MAXI Tealight Hansa from Nature  9 h  6 pcs PC</x:v>
+        <x:v>Lyktjljus av rapsvax ca 40h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hansa</x:v>
+        <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hansa Candle AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vabriku 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viljandi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Värmerljus HANSA from Nature 6 h 50 st.</x:v>
+        <x:v>Tealight Fixa 6 h 27 st.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hansa</x:v>
+        <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hansa Candle AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vabriku 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viljandi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Natural Tealights, Geralda, 20 pcs</x:v>
-[...1466 lines deleted...]
-        <x:v>Viljandi</x:v>
+        <x:v>Pure Natural Lights, 10h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PURE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Richard Wenzel GmbH &amp; Co.KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benzstraße 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aschaffenburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pure Natural Lights, 7h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PURE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Richard Wenzel GmbH &amp; Co.KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benzstraße 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aschaffenburg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Velora, Värmeljus 30 pack, brinntid 6h, Vit stearin, plastkopp (Mio AB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velora</x:v>
       </x:c>
       <x:c t="str">