--- v2 (2026-06-18)
+++ v3 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ba914ddf684f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e55351187849d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb7ebd353cfde4767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R42d80927fb2f497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7ebd353cfde4767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42d80927fb2f497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">