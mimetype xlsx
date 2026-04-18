--- v0 (2026-02-11)
+++ v1 (2026-04-18)
@@ -1,3570 +1,9272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b7188b0c87497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a7664cf1344031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R72d441734a34421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R82ba6def5d6049bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72d441734a34421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82ba6def5d6049bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pirkka kruunukynttilä 10-pack , valkoinen tai väritön</x:v>
+        <x:v>HAVI KRUUNU 10 ST. KVIST</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Pirkka</x:v>
+        <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Havi antikljus 4-pack, färgade</x:v>
+        <x:v>Mueller Kerzen, Crown candles 200x22mm, 10pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S-Invest, Crown candles 350x22mm, 4pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. SVART</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>STEARIN KRONLJUS, 2,3x30 CM (Diana lys)</x:v>
-[...95 lines deleted...]
-        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x250 mm, 30 stk., 116</x:v>
+        <x:v>Delsbo Candle, antikljus, 20 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x190 mm, 20pcs (Clas ohlson), 255</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. RÖD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - Skrå - 2-PAK - Blue/Bordeaux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, eco friendly, white, 22x200 mm, 24pcs. (Baltic candles), 319</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Overdipped stearin classic candle, colored, 23x240 mm, 8 pcs. (Tradeway), 347</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Candles MODA for your home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson, kronljus, 20 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, antikljus, 50 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Duni</x:v>
-      </x:c>
-[...1726 lines deleted...]
-        <x:v>Affari of Sweden</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Home Seremonies No 8 Glödbädd, kronljus, 15 st, 19-35 cm, färgade
 </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tingstad, Crown candles 200x22mm, 150pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Kronljus 8-p Vit  Kirrat och Klart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kirrat och klart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Ferm Living - Mura Candle - Calendar - 5x25 cm. - Farvet - Artichoke</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÖoB - Stearin Kronljus - 2.2x25 cm. - 4-PAK - Advent - Ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖoB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x350 mm, 8pcs. (Clas ohlson), 252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Hør</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 41x350 mm 18-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Wasa 32x500 mm 21-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dinner Candles Kronljus 100 % stearin (farvet), Ø 22x28 cm, 8 stk. (Rusta), 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STEARIN KRONLJUS, 2,3x30 CM (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, grooved, white, 4 pcs, 22x240 mm, (Tradeway), 348</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Candles MODA for your home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Kalenderlys Stearin, 5 x 30 cm, ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ica Home, antikljus, 30 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x280 mm, (Lagerhaus), 366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Kronljus, 2,3x25 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x200 mm, 30 stk., 115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x300 mm, 10 pcs. (Coop Sweden), 278</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 34x240 mm 33-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 150-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runsven, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16 stk. Kronelys 100 % stearin, 20 cm (ufarvet) Emotion (Refillsystem), 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Föreningsljuset, kronljus, 6 st, 19-35 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta, Crown candles 190x22mm, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 50x400 mm 12-p (borrat)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Affari, kronljus, 30 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Affari of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Overdripped Stearin Classic Candle (RUSTA), 100% stearin, coloured 8 stk. 23x280 mm, 216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, Inicio, colored, 22x280 mm, 1pcs. (Besson gros), 326</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x280 mm, 4pcs. (Ahlens), 263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 10 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 38x500 mm 12-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, groved, white, 22x280 mm, (Lagerhaus), 316</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta, Crown candles 280x22 mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plantagen - Stearin Kronelys - 2,2x27,5 cm - Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plantagen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR Kronljus Ø22x200mm 100% stearin, 30pcs., 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl, Crown candles 300x22mm, 6pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lidl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Home Seremonies No 9 Fyr, antikljus, 15 st, 21-25 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Migi, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Muubs Stearin Kronelys - 2,2x30 cm. - Candles Yoro - Nordic glow - Set of 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Muubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Overdipped stearin classic candle, colored, 23x240 mm, 8 pcs. (Baltic candles), 345</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronljus Lagerhaus, stearin, Ø 22x280 mm, 4 stk. box, 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varumaerkesgrossisten, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, kronljus, 30 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade stearin julgransljus, 1,2x11 cm (Kahler)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dinner Candles Kronljus 100 % stearin (farvet), Ø 22x28 cm, 4 stk. (Rusta), 119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Farvet - Honey - Advent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stillenat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÖoB - Stearin Julgransljus - 20p - Ø1,2x11 cm.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖoB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin Migros, colored, 22x180 mm, 8pcs. (Balthasar), 309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balthasar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. MAGNOLIA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Liljeholmens Kronljus 150-pack Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Orange</x:v>
+        <x:v>Granit - 12x15 cm. - Ribbed Candle - Beige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GRANIT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Åhléns, kronljus, 20 st, 19-35 cm, färgade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, kronljus, 30 st, 19-35 cm, färgade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 35x780 mm 15-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, kronljus, 10 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NBA, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, Crown candles, 350x22 mm, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tine K Home, Candle Lights, 8 pcs, 2,2 x 30 cm, colored</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tine K Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Dryp Candles 2,2 x 30 cm, farvet, 2 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plantagen - Stearin Kronelys - 2,2x27,5 cm - Ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plantagen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PIRKKA Kruunukynttilä 10 ST. RÖD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 20 ST. RÖD 5X20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Wasa 30x250 mm 30-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Spira 26x870 mm 28-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inicio, antikljus, 8 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Affari, antikljus, 8 st, 21-25 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Affari of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, antikljus, 10 st, 21-25 cm, vita
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns, kronljus, 20 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pirkka kruunukynttilä 10-pack , valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x250 mm, 30 stk., 116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OVERDYPPEDE STEARIN KRONLJUS, 2,3x30 cm (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Farvet - Støvgrøn - Advent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stillenat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Andaktsljus 13x215 mm 400-p utan tryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Støvblå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papstar, antikljus, 8 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ica Home, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo, antikljus, 30 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Home Kronljus 8-p Röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit, kronljus, 10 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x25 cm. - Stearin Kronelys - Dip Dye - PACK 1 - Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gjenneomfarget stearin kronelys, 2,3 x 27,5 (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR Stearin classic candle Ø 22x240 mm, 10 pcs., 161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen Stearin Kronelys, 2,2 x 29 cm, 4-PAK, Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÖoB Kalenderlys, 2,2 x 24 cm, ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖoB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. GRÅ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI JUHLAKRUUNU 10-P 215x10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 5 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Crowntop candles, Ø 22x300 mm 100% renewable material/stearin, 8 stk., 164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni 100% Renewable Stearin Crowntop Candles, Ø22x250 mm, 4 stk., 174</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Moda, 8 stk. overdyppede kronelys 100% stearin, Ø 23x240 mm (Tradeway), 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Candles MODA for your home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>24 stk 100% Stearin kronelys, Ø 22x290 mm (Indiska), 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indiska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living - 1,2x12 cm. - Ombre Candle - Set of 24 - Khaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi antikljus 4-pack, färgade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x280 mm, 4pcs. (Ahlens), 262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Farvet - Rød - Advent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stillenat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Coral/Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 52-109 + 39-219</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H&amp;M Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x35 cm. - Stearin Kronelys - 10-PAK - Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lagerhaus, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - Stearin Kronelys - 2,2x19 cm - Farvet - Dip Dye - 2-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, Inicio, white, 22x280 mm, 1pcs. (Besson gros), 325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x200 mm (Lagerhaus), 251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x200 mm, 4pcs. (Balthasar), 363</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balthasar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. PINK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 20-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kanalljus 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, kronljus, 10 st, 19-35 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mueller Kerzen, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Extra Crown candles, 190x22 mm, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x30 cm. - Stearin Kronelys - Rille - Rose Mix - 2-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x25 cm. - Stearin Kronelys - Coral/Blue - 2-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living - Mura Candle - Calendar - 5x25 cm. - Farvet - Ash Brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, S:t Erik Ljus, 24x370, 60-P, 24370</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, antikljus, 50 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OVERDYPPEDE STEARIN KRONLJUS, 2,3x20 cm (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Lampettljus 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, Crown candles 200x22mm, 50pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kotikulta, Kronljus, 10 st, 20 cm, 100% stearin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Kronljus, 2,3x28 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade stearin julgransljus, 1,2x11 cm (Papstar)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x24 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OVERDYPPEDE STEARIN KRONLJUS, 2,3x35 cm (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. VIN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 20 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI JUHLAKRUUNU 10 ST.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - Stearin Kronelys - 2,2x25 cm. - 6-PAK - Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x190 mm, 30 stk., 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x200 mm, 10 pcs. (Coop Sweden), 276</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson, Crown candles 300x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Christinaljus 8-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x240 mm, 1 pcs. (BE:son Gross), 366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 10-202 + 14-311</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H&amp;M Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x240 mm, 4pcs. (Balthasar), 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balthasar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 10 ST. PUDER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>100% stearin, Handmade Candle Ø70x100 mm, coloured (Lagerhaus)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ica Home, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, kronljus, 10 st, 19-35 cm, vita
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ica Basic, antikljus, 10 st, 21-25 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Christina Antikljus 4-p vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Mura Candles, Stearin Kronelys, 2,2 x 30 cm, 4-PAK, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Cornflower</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Christinaljus, 8-p med färg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens S:t Erik 23x600 mm 40-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kanalljus 12-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi antikljus 20 p, färgade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens S:t Erik 21x400 mm 40-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 39x780 mm 15-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 45x300 mm 10-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papstar, kanalljus, 4 st, 20cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, Crown candles, 200x22 mm, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prisma 4-p med färg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 10-202 + 09-090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H&amp;M Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Korta Andaktsljus, 12x150, 720-P, 13150-720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, groved, Elsa Form Dinner Candles, colored, 22x280 mm, 4pcs (RUSTA) 338</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living - Mura Candle - Calendar - 5x25 cm. - Farvet - Oat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STEARIN KRONLJUS, 2,3x35 CM (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 19-213 + 49-302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H&amp;M Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi kruunu 20 cm 10-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR Kronljus Ø22x340mm 100% stearin, 10pcs., 152</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 8 st, 20cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, kanalljus, 30 st, 20cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kroonkaarsen/Crown candles/Krone Kerzen/Bougies Couronne/Swieca Korona 200 mm / 24 mm wit (doos 60 stuks)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius International BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kerkendijk 126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schijndel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU VALK.  Kamp 438x5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, eco friendly, white, 22x200 mm, 8pcs. (Baltic candles), 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. BJÖRKGRÖN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 10 KPL PL  264x10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Villa Collection - Stearin Kronelys - 2,2x30 cm - Farvet - 4-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Villa Collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus, 4-p med färg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Birgittaljus 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dinner candles, 28 cm 100% stearin, 8 pack, white  (RUSTA), 257</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OVERDYPPEDE STEARIN KRONLJUS, 2,3x24 cm (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Andaktsljus 13x165 mm 320-p Display utan tryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Festlys 100% stearin 3 x 39 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GEKAS, Crown candles 350x22mm, 10pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gekås Ullared</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, antikljus, 10 st, 21-25 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Antikljus, 50-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 29-301 + 74-102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H&amp;M Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x280 mm, 8pcs. (Clas ohlson), 253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Kronelys 50 pak - 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglemark Kronljul 100% stearin, Ø 22x200 mm, 30 st., 127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PIRKKA Kruunukynttilä 10 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 8 ST. KVIST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, kronljus, 50 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, Kronljus, white, 22x200 mm, 8pcs (Kirrat och klart), 356</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirrat och klart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kid/Hemtex Stearin Kronelys, 2,2x29 cm, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemtex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Cream/Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Kronelys 20 pak - 24 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Fudge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Home Kronljus 30-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 39x220 mm 18-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Affari, kronljus, 8 st, 19-35 cm, vita </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Affari of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, antikljus, 8 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mueller Kerzen, Crown candles 300x22mm, 4pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lagerhaus, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 2 KPL ITSENÄISYYS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x240 mm, 4pcs. (Balthasar), 362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balthasar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kroonkaarsen/Crown candles/Krone Kerzen/Bougies Couronne/Swieca Korona 240 mm / 24 mm wit (doos 24 stuks)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius International BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kerkendijk 126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schijndel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havin antiikki 4-pack , valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tine K Home, Kalenderlys, 5 x 25 cm, colored</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tine K Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. GUL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi kruunu 20 cm 5-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 48x300 mm 10-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beson, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAY - Calendar Candle - Small - 6,8x15 cm. - Off White &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Malva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 50 st, 19-35 cm, färgade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Affari, antikljus, 8 st, 21-25 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Affari of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Kronljus, 2,3x20 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havin antiikki 20-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Kronelys Ø 22x200 mm, 10 stk., 180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl, Crown candles 190x22mm, 10pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lidl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Julgransljus, 1,2x10,5 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x250 mm, 8 stk., 117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin Classic Ljus 4 st, Ø 22x280 mm (Åhléns), 112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 20P Vit, kamp. 123x20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Kronljus, 2,3x24 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kotikulta by Havi kruunukynttilä 10-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Kalenderlys Stearin, 5 x 30 cm, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x30 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR Kronljus Ø22x240mm 100% stearin, 30pcs., 150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STEARIN KRONLJUS, 2,3x24 CM (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen Kalenderlys, 6 x 30 cm, Ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Julgransljus 20-p Röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x180 mm, 4pcs. (Balthasar), 364</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balthasar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runsven, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 20 ST. VIN 5X20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Villa Collection Stearin Kronelys, 2,2x29 cm, Ufarvet m. striber, 4-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Villa Collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inicio, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronljus Lagerhaus, stearin, Ø 22x380 mm, 4 stk. box, 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x240 mm, 20 pcs. (Coop Sweden), 277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Kalenderlys 5 x 30 cm, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronljus Lagerhaus stearin, Ø 22x140 mm, 4 stk. box, 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. KVIST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, eco friendly, white, 22x200 mm, 16pcs. (Baltic candles), 318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, colored, 22x280 mm, 8pcs (Clas ohlson), 254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vinding Stearin kronelys, Ø 24x240 mm, overdyppet, 1 stk. (Vinding), 89</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vinding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living - 1,2x12 cm. - Ombre Candle - Set of 24 - Dark Grape</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Saffron</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NBA, Crown candles 350x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tine K Home, Kalenderlys, 2,2 x 30 cm, colored</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tine K Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. CHAMPAGNE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. PUDER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x280 mm, (RUSTA), 342</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x25 cm. - Stearin Kronelys - Dip Dye - PACK 2 - Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runsven, Crown candles, 200x22 mm, 15pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x25 cm. - Stearin Kronelys - Cream/Green/Grey - 2-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi kruunu 20 cm 50-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beson, Crown candles 280x22mm, 12pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runsven, Crown candles 350x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Andaktsljus, 540-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kanalljus, 30 st, 20cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson, Crown candles 190x22mm, 40pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Farvet - Malva - Advent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stillenat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 8 ST. RÖD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. SYREN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dinner candles, white, 22x190 mm, 20 pcs. (RUSTA), 333</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, Crown candles, white, 30 pcs, 22x240 mm,  (Baltic candles), 354</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Andaktsljus, 12x200, 720-P, 13200-720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Dark Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GRANIT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - White</x:v>
-[...31 lines deleted...]
-        <x:v>Havi Juhlakruunu 24 cm 10-pack, valkoinen tai väritön</x:v>
+        <x:v>HAVI KRUUNU 10 ST. VIT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Havi kruunu 20 cm 5-pack, valkoinen tai väritön</x:v>
-[...98 lines deleted...]
-        <x:v>5088 0002</x:v>
+        <x:v>S-Invest, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Baltic Candles Ltd</x:v>
-[...702 lines deleted...]
-      <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
-      </x:c>
-[...510 lines deleted...]
-        <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Liljeholmens Altarljus 50x400 mm 12-p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
@@ -3590,10087 +9292,4385 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA Basic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Affari, kronljus, 30 st, 19-35 cm, färgade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Affari of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Föreningsljuset, kronljus, 6 st, 19-35 cm, vita
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, kronljus, 8 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, kronljus, 150 st, 19-35 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta, Crown candles, 190x22 mm, 48 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Sofia Antikljus 4-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Pure Candles, Stearin Kronelys, 2,2 x 30 cm, 4-PAK, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, grooved, colored, 4 pcs, 22x240 mm, (Tradeway), 349</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Candles MODA for your home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Kit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 35x470 mm 18-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Khaki Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Festlys 100% stearin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runsven, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. KOLA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, Crown candles, 250x22 mm, 120pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi Juhlakruunu 24 cm  30 pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Kanalljus, 24x200, 180-P, 24211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Overdipped stearin classic candle, colored, 23x240 mm, 20 pcs. (Tradeway), 346</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Candles MODA for your home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x280 mm, (Tindra Mio/East import), 284</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi kruunu 8-pack, värilliset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 20 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 40 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus, 8-p med färg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Home Seremonies No 9 Fyr, antikljus, 15 st, 21-25 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Antikljus, 10-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloomingville Stearin Kronelys, 2,2x25 cm, Dip Dye, farvet, 4-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bloomingville</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Ufarvet - Hvid - Advent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stillenat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Kronljus, 2,3x35 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Julgransljus, 12x110, 720-P, 12110-720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi Juhlakruunu 24 cm 6-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 20 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hampshire Kronljus, 100 % Stearin, Gennemfarvet Ø 22x380 mm, 4 stk. (Work 4 dreams), 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Light Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kid/Hemtex Stearin Kronelys, 2,2x29 cm, ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemtex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Home Kronljus 8-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STEARIN KRONLJUS, 2,3x20 CM (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, groved, colored, 22x280 mm, (Lagerhaus), 317</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x280 mm, (Tindra Mio/East import), 285</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 10 ST. RÖD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mueller Kerzen, Crown candles 350x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi kruunu 20 cm  20-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Kronelys 20 pak (1/2-pall) - 19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, antikljus, 30 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 48x585 mm 12-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, kronljus, 8 st, 19-35 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, Crown candles, 250x22 mm, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, Crown candles, 190x22 mm, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, colored, 22x280 mm, 8pcs (Clas ohlson), 256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Kronljus, 24x200, 180-P, 24200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 42x500 mm 10-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio, kronljus, 20 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kotikulta Havi Kruunukynttilä 10 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 5-P Vit 25x5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>100% Stearinlys, 30 stk, Ø 22x200 mm (Refillsystem), 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Lykt och Lucialjus 6-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x290 mm, 1 pcs. (BE:son Gross), 367</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PIRKKA Kruunukynttilä 20 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dinner candles, white, 22x190 mm, 48 pcs. (RUSTA), 334</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, kronljus, 150 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, Crown candles, 250x22 mm, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Orange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 30 st, 25 cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Kanallys 20 pak hvid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, kronljus, 30 st, 25cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tingstad, kronljus, 50 st, 19-35 cm, färgade
 </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tingstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tingstad, kronljus, 8 st, 19-35 cm, vita</x:v>
-[...96 lines deleted...]
-        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x190 mm, 30 stk., 114</x:v>
+        <x:v>Stearin classic candle, 100% stearin Migros, white, 22x180 mm, 8pcs. (Balthasar), 308</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Duni</x:v>
+        <x:v>Balthasar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglemark Kronljul 100% stearin, Ø 22x200 mm, 30 st., 127</x:v>
+        <x:v>ASP-HOLMBLAD Kronelys 20 pak - 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus Korta 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 8 ST. PUDER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STEARIN BLOCKLJUS, KRONE TOP, Ø 5 CM (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Korta Kronljus, 24x135, 60-P, 24135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin Classic Candles Ø22x280, 100% stearin, Design by Lagerhaus, 163</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Änglamark</x:v>
+        <x:v>Lagerhaus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Overdripped Stearin Classic Candle (RUSTA), 100% stearin, coloured 8 stk. 23x280 mm, 216</x:v>
+        <x:v>Havi antiikki 2-pack, värilliset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Långa Kronljus, 24x250, 120-P, 24250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen Stearin Kronelys, 2,2 x 29 cm, 4-PAK, Ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen Kalenderlys, 6 x 30 cm, Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beson, Crown candles 350x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronljus 100% stearin, Runsven, Ø22x200mm, 30 stk, 177</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Rusta</x:v>
+        <x:v>Runsven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
-      </x:c>
-[...5953 lines deleted...]
-        <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Affari, kronljus, 8 st, 19-35 cm, färgade
 </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Affari of Sweden</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x30 cm. - Stearin Kronelys - Rille - Green/Cream Mix - 2-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Julgransljus 20-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ica Home, kronljus, 1 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Moments Kronljus 20 cm, 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jabadabado candles, 12 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 10-202 + 46-303</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H&amp;M Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Lemonade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Christina Antikljus 4-p med färg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 50-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson, Crown candles 350x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papstar, antikljus, 30 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 8-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>East Import, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prisma 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Kronelys 30 pak - 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Kronelys 20 cm, 10 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Antikljus 30-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, Crown candles 250x22mm, 24pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronljus 100% stearin 22x200 mm white 8pcs/tray, 368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 40-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beson, Crown candles 280x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi Juhlakruunu 24 cm 10-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. LJUSBLÅ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAY - Calendar Candle - Small - 6,8x15 cm. - Off White, Black &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Spira 24x780 mm 40-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI JUHLAKRUUNU 6 ST.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ahlens Stearin classic, Ø 22x280 mm, 82</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 50 st, 19-35 cm, vita </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dollarstore, Kronjlus, 350x22 mm, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 1 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GEKAS, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gekås Ullared</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inicio, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Honey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kanalljus 30-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 30-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x350 mm, 10 stk., 118</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Wasa 30x250 mm 44-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa, kronljus, 10 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x35 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x20 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus Långa 30-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plantagen Kalenderlys, 2,2 x 30 cm, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plantagen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Home Seremonies No 8 Glödbädd, kronljus, 15 st, 19-35 cm, vita
 </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Home Seremonies No 9 Fyr, antikljus, 15 st, 21-25 cm, färgade
-</x:v>
+        <x:v>Tingstad, antikljus, 50 st, 21-25 cm, vita och färgade.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI JUHLAKRUUNU 10-P   15x10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S-Invest, Crown candles 240x22mm, 10pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Delsbo Candle AB</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Duni, Crown candles, 250x22 mm, 30 pcs</x:v>
-[...258 lines deleted...]
-        <x:v>5088 0005</x:v>
+        <x:v>Genomfärgade Stearin Julgransljus, 1,2x11 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diana Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diana Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kertevej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Højslev</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Moda, 8 stk. overdyppede kronelys 100% stearin, Ø 23x240 mm (Tradeway), 30</x:v>
-[...191 lines deleted...]
-        <x:v>HAVI ANTIIKKI 4 ST. PINK</x:v>
+        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene Stearin Kronelys m. tryk, 2,2x19 cm, ufarvet, 2 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Green Tea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI JUHLAKRUUNU 30 ST.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
-      </x:c>
-[...3235 lines deleted...]
-        <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>