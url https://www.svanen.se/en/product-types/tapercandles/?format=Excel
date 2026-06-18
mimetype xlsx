--- v1 (2026-04-18)
+++ v2 (2026-06-18)
@@ -1,213 +1,2361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a7664cf1344031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3d9aab97ce4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R82ba6def5d6049bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R40282543ad7c4646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82ba6def5d6049bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40282543ad7c4646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HAVI KRUUNU 10 ST. KVIST</x:v>
+        <x:v>Liljeholmens Altarljus 35x780 mm 15-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, kronljus, 10 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PIRKKA Kruunukynttilä 10 ST. RÖD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Pirkka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 20 ST. RÖD 5X20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mueller Kerzen, Crown candles 200x22mm, 10pcs</x:v>
+        <x:v>Tine K Home, Candle Lights, 8 pcs, 2,2 x 30 cm, colored</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tine K Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Dryp Candles 2,2 x 30 cm, farvet, 2 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plantagen - Stearin Kronelys - 2,2x27,5 cm - Ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plantagen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NBA, Crown candles 200x22mm, 30pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S-Invest, Crown candles 350x22mm, 4pcs</x:v>
+        <x:v>Affari, antikljus, 8 st, 21-25 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Affari of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, antikljus, 10 st, 21-25 cm, vita
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns, kronljus, 20 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ica Home, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo, antikljus, 30 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Home Kronljus 8-p Röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit, kronljus, 10 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, kronljus, 10 st, 19-35 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mueller Kerzen, Crown candles 200x22mm, 30pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Duni, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+        <x:v>Coop Extra Crown candles, 190x22 mm, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, kronljus, 30 st, 19-35 cm, färgade</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pirkka kruunukynttilä 10-pack , valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x250 mm, 30 stk., 116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Duni</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Crowntop candles, Ø 22x300 mm 100% renewable material/stearin, 8 stk., 164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living - 1,2x12 cm. - Ombre Candle - Set of 24 - Khaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi antikljus 4-pack, färgade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x280 mm, 4pcs. (Ahlens), 262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x25 cm. - Stearin Kronelys - Dip Dye - PACK 1 - Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gjenneomfarget stearin kronelys, 2,3 x 27,5 (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR Stearin classic candle Ø 22x240 mm, 10 pcs., 161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen Stearin Kronelys, 2,2 x 29 cm, 4-PAK, Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÖoB Kalenderlys, 2,2 x 24 cm, ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖoB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. GRÅ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI JUHLAKRUUNU 10-P 215x10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 5 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni 100% Renewable Stearin Crowntop Candles, Ø22x250 mm, 4 stk., 174</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Moda, 8 stk. overdyppede kronelys 100% stearin, Ø 23x240 mm (Tradeway), 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Candles MODA for your home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>24 stk 100% Stearin kronelys, Ø 22x290 mm (Indiska), 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indiska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Farvet - Rød - Advent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stillenat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Coral/Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 52-109 + 39-219</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H&amp;M Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x35 cm. - Stearin Kronelys - 10-PAK - Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - Stearin Kronelys - 2,2x19 cm - Farvet - Dip Dye - 2-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, Inicio, white, 22x280 mm, 1pcs. (Besson gros), 325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x200 mm (Lagerhaus), 251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x200 mm, 4pcs. (Balthasar), 363</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balthasar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lagerhaus, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 20-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. PINK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, Crown candles, 350x22 mm, 10 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Wasa 30x250 mm 30-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Spira 26x870 mm 28-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inicio, antikljus, 8 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Farvet - Støvgrøn - Advent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stillenat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Andaktsljus 13x215 mm 400-p utan tryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Støvblå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papstar, antikljus, 8 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OVERDYPPEDE STEARIN KRONLJUS, 2,3x30 cm (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kanalljus 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, antikljus, 50 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OVERDYPPEDE STEARIN KRONLJUS, 2,3x20 cm (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Lampettljus 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 34x240 mm 33-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 150-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runsven, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16 stk. Kronelys 100 % stearin, 20 cm (ufarvet) Emotion (Refillsystem), 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Föreningsljuset, kronljus, 6 st, 19-35 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta, Crown candles 190x22mm, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x300 mm, 10 pcs. (Coop Sweden), 278</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Kronljus, 2,3x25 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x200 mm, 30 stk., 115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HAVI ANTIIKKI 4 ST. SVART</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
@@ -228,110 +2376,174 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stearin classic candle, 100% stearin, white, 22x190 mm, 20pcs (Clas ohlson), 255</x:v>
+        <x:v>Stearin classic candle, grooved, white, 4 pcs, 22x240 mm, (Tradeway), 348</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Clas Ohlson</x:v>
+        <x:v>Candles MODA for your home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HAVI ANTIIKKI 4 ST. RÖD</x:v>
-[...26 lines deleted...]
-        <x:v>Riihimäki</x:v>
+        <x:v>Ferm Living Kalenderlys Stearin, 5 x 30 cm, ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ica Home, antikljus, 30 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x280 mm, (Lagerhaus), 366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - Skrå - 2-PAK - Blue/Bordeaux</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søstrene Grene</x:v>
       </x:c>
       <x:c t="str">
@@ -549,4402 +2761,1582 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kirrat och klart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ferm Living - Mura Candle - Calendar - 5x25 cm. - Farvet - Artichoke</x:v>
+        <x:v>Skånska Stearinljusfabriken, Korta Andaktsljus, 12x150, 720-P, 13150-720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, groved, Elsa Form Dinner Candles, colored, 22x280 mm, 4pcs (RUSTA) 338</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living - Mura Candle - Calendar - 5x25 cm. - Farvet - Oat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ferm LIVING</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ÖoB - Stearin Kronljus - 2.2x25 cm. - 4-PAK - Advent - Ufarvet</x:v>
+        <x:v>STEARIN KRONLJUS, 2,3x35 CM (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, kanalljus, 30 st, 20cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 10-202 + 09-090</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>ÖoB</x:v>
+        <x:v>H&amp;M Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stearin classic candle, 100% stearin, white, 22x350 mm, 8pcs. (Clas ohlson), 252</x:v>
+        <x:v>Liljeholmens Christina Antikljus 4-p vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Cornflower</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ica Basic, antikljus, 10 st, 21-25 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens S:t Erik 21x400 mm 40-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 39x780 mm 15-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 45x300 mm 10-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papstar, kanalljus, 4 st, 20cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 10-202 + 14-311</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H&amp;M Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 10 ST. PUDER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 19-213 + 49-302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H&amp;M Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi kruunu 20 cm 10-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR Kronljus Ø22x340mm 100% stearin, 10pcs., 152</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 8 st, 20cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kroonkaarsen/Crown candles/Krone Kerzen/Bougies Couronne/Swieca Korona 200 mm / 24 mm wit (doos 60 stuks)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius International BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kerkendijk 126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schijndel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU VALK.  Kamp 438x5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mueller Kerzen, Crown candles 200x22mm, 10pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 10 ST. KVIST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S-Invest, Crown candles 350x22mm, 4pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, Crown candles 200x22mm, 50pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kotikulta, Kronljus, 10 st, 20 cm, 100% stearin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x30 cm. - Stearin Kronelys - Rille - Rose Mix - 2-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x25 cm. - Stearin Kronelys - Coral/Blue - 2-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living - Mura Candle - Calendar - 5x25 cm. - Farvet - Ash Brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, S:t Erik Ljus, 24x370, 60-P, 24370</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Kronljus, 2,3x28 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade stearin julgransljus, 1,2x11 cm (Papstar)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x24 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OVERDYPPEDE STEARIN KRONLJUS, 2,3x35 cm (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. VIN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 20 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI JUHLAKRUUNU 10 ST.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x200 mm, 10 pcs. (Coop Sweden), 276</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x190 mm, 30 stk., 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Christinaljus 8-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x240 mm, 1 pcs. (BE:son Gross), 366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - Stearin Kronelys - 2,2x25 cm. - 6-PAK - Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson, Crown candles 300x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Clas Ohlson</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x240 mm, 4pcs. (Balthasar), 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balthasar</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
-      </x:c>
-[...4258 lines deleted...]
-        <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>100% stearin, Handmade Candle Ø70x100 mm, coloured (Lagerhaus)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lagerhaus</x:v>
       </x:c>
       <x:c t="str">
@@ -5002,1230 +4394,1806 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ica Basic, antikljus, 10 st, 21-25 cm, vita</x:v>
+        <x:v>Liljeholmens Christinaljus, 8-p med färg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens S:t Erik 23x600 mm 40-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kanalljus 12-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi antikljus 20 p, färgade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, Crown candles, 200x22 mm, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prisma 4-p med färg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. BJÖRKGRÖN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 10 KPL PL  264x10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 50x400 mm 12-p (borrat)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>ICA Basic</x:v>
+        <x:v>Clas Ohlson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Liljeholmens Christina Antikljus 4-p vit</x:v>
+        <x:v>Affari, kronljus, 30 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Affari of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 41x350 mm 18-p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ferm Living Mura Candles, Stearin Kronelys, 2,2 x 30 cm, 4-PAK, farvet</x:v>
+        <x:v>Liljeholmens Wasa 32x500 mm 21-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÖoB - Stearin Kronljus - 2.2x25 cm. - 4-PAK - Advent - Ufarvet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>ferm LIVING</x:v>
+        <x:v>ÖoB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Cornflower</x:v>
+        <x:v>Stearin classic candle, 100% stearin, white, 22x350 mm, 8pcs. (Clas ohlson), 252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Hør</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IB Laursen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Liljeholmens Christinaljus, 8-p med färg</x:v>
+        <x:v>Stearin classic candle, 100% stearin, white, 22x190 mm, 20pcs (Clas ohlson), 255</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. RÖD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, Inicio, colored, 22x280 mm, 1pcs. (Besson gros), 326</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x280 mm, 4pcs. (Ahlens), 263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl, Crown candles 300x22mm, 6pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lidl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Home Seremonies No 9 Fyr, antikljus, 15 st, 21-25 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Migi, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, groved, white, 22x280 mm, (Lagerhaus), 316</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta, Crown candles 280x22 mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Muubs Stearin Kronelys - 2,2x30 cm. - Candles Yoro - Nordic glow - Set of 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Muubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dinner Candles Kronljus 100 % stearin (farvet), Ø 22x28 cm, 8 stk. (Rusta), 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STEARIN KRONLJUS, 2,3x30 CM (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varumaerkesgrossisten, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, kronljus, 30 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plantagen - Stearin Kronelys - 2,2x27,5 cm - Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plantagen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR Kronljus Ø22x200mm 100% stearin, 30pcs., 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Overdripped Stearin Classic Candle (RUSTA), 100% stearin, coloured 8 stk. 23x280 mm, 216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 10 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 38x500 mm 12-p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Liljeholmens S:t Erik 23x600 mm 40-p</x:v>
+        <x:v>Overdipped stearin classic candle, colored, 23x240 mm, 8 pcs. (Baltic candles), 345</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronljus Lagerhaus, stearin, Ø 22x280 mm, 4 stk. box, 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade stearin julgransljus, 1,2x11 cm (Kahler)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dinner Candles Kronljus 100 % stearin (farvet), Ø 22x28 cm, 4 stk. (Rusta), 119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 12x15 cm. - Ribbed Candle - Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns, kronljus, 20 st, 19-35 cm, färgade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 150-pack Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Liljeholmens Kanalljus 12-p Vit</x:v>
+        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Farvet - Honey - Advent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stillenat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÖoB - Stearin Julgransljus - 20p - Ø1,2x11 cm.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖoB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin Migros, colored, 22x180 mm, 8pcs. (Balthasar), 309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balthasar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. MAGNOLIA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Birgittaljus 4-p Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Havi antikljus 20 p, färgade</x:v>
-[...31 lines deleted...]
-        <x:v>Liljeholmens S:t Erik 21x400 mm 40-p</x:v>
+        <x:v>Dinner candles, 28 cm 100% stearin, 8 pack, white  (RUSTA), 257</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Villa Collection - Stearin Kronelys - 2,2x30 cm - Farvet - 4-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Villa Collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus, 4-p med färg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Liljeholmens Altarljus 39x780 mm 15-p</x:v>
+        <x:v>Stearin classic candle, eco friendly, white, 22x200 mm, 8pcs. (Baltic candles), 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Home Kronljus 30-p Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Liljeholmens Stearinfabrik</x:v>
+        <x:v>ICA Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Liljeholmens Altarljus 45x300 mm 10-p</x:v>
-[...31 lines deleted...]
-        <x:v>Papstar, kanalljus, 4 st, 20cm Ø24mm, vita</x:v>
+        <x:v>Delsbo Candle, antikljus, 8 st, 21-25 cm, vita och färgade.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Papstar</x:v>
+        <x:v>Delsbo Candle</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Duni, Crown candles, 200x22 mm, 30 pcs</x:v>
+        <x:v>Mueller Kerzen, Crown candles 300x22mm, 4pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Duni</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Prisma 4-p med färg</x:v>
-[...2 lines deleted...]
-        <x:v>3088 0003, 3088 0003</x:v>
+        <x:v>Lagerhaus, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Liljeholmens Stearinfabriks AB</x:v>
-[...286 lines deleted...]
-      <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
-      </x:c>
-[...446 lines deleted...]
-        <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>GEKAS, Crown candles 350x22mm, 10pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gekås Ullared</x:v>
       </x:c>
       <x:c t="str">
@@ -6251,3022 +6219,3535 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Liljeholmens Andaktsljus 13x165 mm 320-p Display utan tryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Festlys 100% stearin 3 x 39 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OVERDYPPEDE STEARIN KRONLJUS, 2,3x24 cm (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Duni Antikljus, 50-p Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duni</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Liljeholmens Altarljus 39x220 mm 18-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Affari, kronljus, 8 st, 19-35 cm, vita </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Affari of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Kronelys 50 pak - 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglemark Kronljul 100% stearin, Ø 22x200 mm, 30 st., 127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PIRKKA Kruunukynttilä 10 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 8 ST. KVIST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, Kronljus, white, 22x200 mm, 8pcs (Kirrat och klart), 356</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirrat och klart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kid/Hemtex Stearin Kronelys, 2,2x29 cm, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemtex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 29-301 + 74-102</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H&amp;M Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tingstad, kronljus, 50 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Cream/Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Kronelys 20 pak - 24 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Fudge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Stearin classic candle, 100% stearin, white, 22x280 mm, 8pcs. (Clas ohlson), 253</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clas Ohlson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ASP-HOLMBLAD Kronelys 50 pak - 20 cm</x:v>
+        <x:v>Ferm Living Mura Candles, Stearin Kronelys, 2,2 x 30 cm, 4-PAK, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living - Mura Candle - Calendar - 5x25 cm. - Farvet - Artichoke</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. GUL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beson, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kroonkaarsen/Crown candles/Krone Kerzen/Bougies Couronne/Swieca Korona 240 mm / 24 mm wit (doos 24 stuks)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius International BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kerkendijk 126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schijndel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havin antiikki 4-pack , valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tine K Home, Kalenderlys, 5 x 25 cm, colored</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tine K Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi kruunu 20 cm 5-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 48x300 mm 10-p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 2 KPL ITSENÄISYYS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x240 mm, 4pcs. (Balthasar), 362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balthasar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAY - Calendar Candle - Small - 6,8x15 cm. - Off White &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Malva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Kronljus, 2,3x20 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 50 st, 19-35 cm, färgade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Affari, antikljus, 8 st, 21-25 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Affari of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Villa Collection Stearin Kronelys, 2,2x29 cm, Ufarvet m. striber, 4-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Villa Collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 20 ST. VIN 5X20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x250 mm, 8 stk., 117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vinding Stearin kronelys, Ø 24x240 mm, overdyppet, 1 stk. (Vinding), 89</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vinding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havin antiikki 20-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Kronelys Ø 22x200 mm, 10 stk., 180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl, Crown candles 190x22mm, 10pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lidl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronljus Lagerhaus, stearin, Ø 22x380 mm, 4 stk. box, 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inicio, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Julgransljus 20-p Röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x180 mm, 4pcs. (Balthasar), 364</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balthasar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runsven, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Julgransljus, 1,2x10,5 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, white, 22x240 mm, 20 pcs. (Coop Sweden), 277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Kalenderlys 5 x 30 cm, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronljus Lagerhaus stearin, Ø 22x140 mm, 4 stk. box, 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Kronljus, 2,3x24 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kotikulta by Havi kruunukynttilä 10-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Kalenderlys Stearin, 5 x 30 cm, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, eco friendly, white, 22x200 mm, 16pcs. (Baltic candles), 318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, colored, 22x280 mm, 8pcs (Clas ohlson), 254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen Kalenderlys, 6 x 30 cm, Ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living - 1,2x12 cm. - Ombre Candle - Set of 24 - Dark Grape</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Saffron</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 20P Vit, kamp. 123x20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tine K Home, Kalenderlys, 2,2 x 30 cm, colored</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tine K Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. CHAMPAGNE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. PUDER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x280 mm, (RUSTA), 342</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin Classic Ljus 4 st, Ø 22x280 mm (Åhléns), 112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. KVIST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x30 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR Kronljus Ø22x240mm 100% stearin, 30pcs., 150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STEARIN KRONLJUS, 2,3x24 CM (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NBA, Crown candles 350x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x25 cm. - Stearin Kronelys - Dip Dye - PACK 2 - Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beson, Crown candles 280x22mm, 12pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mueller Kerzen, Crown candles 350x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STEARIN KRONLJUS, 2,3x20 CM (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, groved, colored, 22x280 mm, (Lagerhaus), 317</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 10 ST. RÖD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi kruunu 20 cm  20-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Kronelys 20 pak (1/2-pall) - 19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ASP-Holmblad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglemark Kronljul 100% stearin, Ø 22x200 mm, 30 st., 127</x:v>
+        <x:v>Delsbo Candle, antikljus, 30 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 48x585 mm 12-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, kronljus, 8 st, 19-35 cm, färgade
+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, Crown candles, 250x22 mm, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, Crown candles, 190x22 mm, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloomingville Stearin Kronelys, 2,2x25 cm, Dip Dye, farvet, 4-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bloomingville</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Andaktsljus, 540-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kanalljus, 30 st, 20cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runsven, Crown candles 350x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Farvet - Malva - Advent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stillenat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, Crown candles, white, 30 pcs, 22x240 mm,  (Baltic candles), 354</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Änglamark</x:v>
+        <x:v>Baltic Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PIRKKA Kruunukynttilä 10 ST. VIT</x:v>
+        <x:v>Skånska Stearinljusfabriken, Andaktsljus, 12x200, 720-P, 13200-720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Dark Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dinner candles, white, 22x190 mm, 20 pcs. (RUSTA), 333</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Khaki Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GRANIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, grooved, colored, 4 pcs, 22x240 mm, (Tradeway), 349</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Candles MODA for your home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Kit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 35x470 mm 18-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runsven, Crown candles, 200x22 mm, 15pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 8 ST. RÖD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Pirkka</x:v>
+        <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HAVI KRUUNU 8 ST. KVIST</x:v>
+        <x:v>HAVI ANTIIKKI 4 ST. SYREN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tingstad, kronljus, 50 st, 19-35 cm, vita</x:v>
-[...63 lines deleted...]
-        <x:v>Kid/Hemtex Stearin Kronelys, 2,2x29 cm, farvet</x:v>
+        <x:v>Søstrene Grene - 2,2x25 cm. - Stearin Kronelys - Cream/Green/Grey - 2-PAK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hemtex</x:v>
+        <x:v>Søstrene Grene</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Cream/Yellow</x:v>
-[...223 lines deleted...]
-        <x:v>Mueller Kerzen, Crown candles 300x22mm, 4pcs</x:v>
+        <x:v>Clas Ohlson, Crown candles 190x22mm, 40pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Clas Ohlson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lagerhaus, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
-[...31 lines deleted...]
-        <x:v>HAVI ANTIIKKI 2 KPL ITSENÄISYYS</x:v>
+        <x:v>Havi kruunu 20 cm 50-pack, valkoinen tai väritön</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
-      </x:c>
-[...2334 lines deleted...]
-        <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Liljeholmens Altarljus 50x400 mm 12-p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
@@ -9292,50 +9773,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA Basic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HAVI KRUUNU 10 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S-Invest, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Affari, kronljus, 30 st, 19-35 cm, färgade</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Affari of Sweden</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
@@ -9389,50 +9934,242 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tingstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tingstad, Crown candles, 250x22 mm, 120pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Festlys 100% stearin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runsven, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. KOLA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi Juhlakruunu 24 cm  30 pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tingstad, kronljus, 150 st, 19-35 cm, färgade
 </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tingstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
@@ -9486,531 +10223,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ferm Living Pure Candles, Stearin Kronelys, 2,2 x 30 cm, 4-PAK, farvet</x:v>
-[...31 lines deleted...]
-        <x:v>Stearin classic candle, grooved, colored, 4 pcs, 22x240 mm, (Tradeway), 349</x:v>
+        <x:v>Skånska Stearinljusfabriken, Kanalljus, 24x200, 180-P, 24211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Overdipped stearin classic candle, colored, 23x240 mm, 20 pcs. (Tradeway), 346</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Candles MODA for your home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Kit</x:v>
-[...382 lines deleted...]
-      <x:c t="str">
         <x:v>Havi kruunu 8-pack, värilliset</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>HAVI KRUUNU 20 ST. VIT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
@@ -10159,3190 +10480,2645 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloomingville Stearin Kronelys, 2,2x25 cm, Dip Dye, farvet, 4-PAK</x:v>
+        <x:v>HAVI KRUUNU 20 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Ufarvet - Hvid - Advent</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bloomingville</x:v>
+        <x:v>Stillenat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Åhléns, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+        <x:v>Genomfärgade Stearin Kronljus, 2,3x35 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Julgransljus, 12x110, 720-P, 12110-720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi Juhlakruunu 24 cm 6-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 20 st, 19-35 cm, vita och färgade.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Åhléns</x:v>
+        <x:v>Delsbo Candle</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ib Laursen - Stearin Kronelys - 2,2x29 cm. - 4-PAK - Stillenat - Ufarvet - Hvid - Advent</x:v>
+        <x:v>Hampshire Kronljus, 100 % Stearin, Gennemfarvet Ø 22x380 mm, 4 stk. (Work 4 dreams), 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Light Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Stillenat</x:v>
+        <x:v>GRANIT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Genomfärgade Stearin Kronljus, 2,3x35 cm (Diana Lys)</x:v>
-[...49 lines deleted...]
-        <x:v>Skånska stearinljusfabriken</x:v>
+        <x:v>Kid/Hemtex Stearin Kronelys, 2,2x29 cm, ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemtex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Home Kronljus 8-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Havi Juhlakruunu 24 cm 6-pack, valkoinen tai väritön</x:v>
+        <x:v>HAVI KRUUNU 8 ST. PUDER</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Delsbo Candle, kronljus, 20 st, 19-35 cm, vita och färgade.</x:v>
+        <x:v>ASP-HOLMBLAD Kronelys 20 pak - 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus Korta 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronljus 100% stearin, Runsven, Ø22x200mm, 30 stk, 177</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Runsven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Affari, kronljus, 8 st, 19-35 cm, färgade
+</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Affari of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x30 cm. - Stearin Kronelys - Rille - Green/Cream Mix - 2-PAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, 100% stearin, colored, 22x280 mm, 8pcs (Clas ohlson), 256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Altarljus 42x500 mm 10-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 30 st, 25 cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Delsbo Candle</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hampshire Kronljus, 100 % Stearin, Gennemfarvet Ø 22x380 mm, 4 stk. (Work 4 dreams), 43</x:v>
+        <x:v>ASP-HOLMBLAD Kanallys 20 pak hvid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, kronljus, 30 st, 25cm Ø24mm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Christina Antikljus 4-p med färg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 50-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ica Home, kronljus, 1 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Moments Kronljus 20 cm, 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jabadabado candles, 12 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni Kroneljus 100 % Stearin, Ø 22x350 mm, 10 stk., 118</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Duni</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Light Green</x:v>
+        <x:v>Liljeholmens Wasa 30x250 mm 44-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa, kronljus, 10 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granit - 2,2x27,5 cm. - Stearin Kronelys - Orange</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GRANIT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
-      </x:c>
-[...1055 lines deleted...]
-        <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tingstad, kronljus, 50 st, 19-35 cm, färgade
 </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tingstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kotikulta Havi Kruunukynttilä 10 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI KRUUNU 5-P Vit 25x5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>100% Stearinlys, 30 stk, Ø 22x200 mm (Refillsystem), 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Kronljus, 24x200, 180-P, 24200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 30 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Lykt och Lucialjus 6-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x290 mm, 1 pcs. (BE:son Gross), 367</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PIRKKA Kruunukynttilä 20 ST. VIT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dinner candles, white, 22x190 mm, 48 pcs. (RUSTA), 334</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, kronljus, 150 st, 19-35 cm, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, Crown candles, 250x22 mm, 30 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STEARIN BLOCKLJUS, KRONE TOP, Ø 5 CM (Diana lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Korta Kronljus, 24x135, 60-P, 24135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin Classic Candles Ø22x280, 100% stearin, Design by Lagerhaus, 163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagerhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi antiikki 2-pack, värilliset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skånska Stearinljusfabriken, Långa Kronljus, 24x250, 120-P, 24250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0014, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skånska stearinljusfabriken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen Stearin Kronelys, 2,2 x 29 cm, 4-PAK, Ufarvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen Kalenderlys, 6 x 30 cm, Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beson, Crown candles 350x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Stearin classic candle, 100% stearin Migros, white, 22x180 mm, 8pcs. (Balthasar), 308</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balthasar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ASP-HOLMBLAD Kronelys 20 pak - 20 cm</x:v>
+        <x:v>Beson, Crown candles 280x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BE:son Gross</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronljus 100% stearin 22x200 mm white 8pcs/tray, 368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Havi Juhlakruunu 24 cm 10-pack, valkoinen tai väritön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 40-p Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Julgransljus 20-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H&amp;M Home - Stearin Kronelys - 2,2x25 cm. - 2-PAK - Polka - 10-202 + 46-303</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H&amp;M Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Lemonade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson, Crown candles 350x22mm, 8pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papstar, antikljus, 30 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kronljus 8-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>East Import, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prisma 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASP-HOLMBLAD Kronelys 30 pak - 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ASP-Holmblad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Liljeholmens Kronljus Korta 4-p Vit</x:v>
+        <x:v>ASP-HOLMBLAD Kronelys 20 cm, 10 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>ASP-Holmblad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Antikljus 30-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HAVI KRUUNU 8 ST. PUDER</x:v>
+        <x:v>Liljeholmens Kronljus 4-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad, Crown candles 250x22mm, 24pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 50 st, 19-35 cm, vita </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dollarstore, Kronjlus, 350x22 mm, 8 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inicio, kronljus, 8 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle, kronljus, 1 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GEKAS, Crown candles 200x22mm, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gekås Ullared</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Honey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Kanalljus 30-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI ANTIIKKI 4 ST. LJUSBLÅ</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>STEARIN BLOCKLJUS, KRONE TOP, Ø 5 CM (Diana lys)</x:v>
-[...49 lines deleted...]
-        <x:v>Skånska stearinljusfabriken</x:v>
+        <x:v>HAY - Calendar Candle - Small - 6,8x15 cm. - Off White, Black &amp; Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liljeholmens Spira 24x780 mm 40-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stearin Classic Candles Ø22x280, 100% stearin, Design by Lagerhaus, 163</x:v>
+        <x:v>HAVI JUHLAKRUUNU 6 ST.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ahlens Stearin classic, Ø 22x280 mm, 82</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lagerhaus</x:v>
+        <x:v>Åhléns</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baltic Candles Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uzvaras iela 22A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Havi antiikki 2-pack, värilliset</x:v>
-[...1343 lines deleted...]
-      <x:c t="str">
         <x:v>Liljeholmens Kronljus 30-p Vit</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Liljeholmens Kronljus Långa 30-p Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
@@ -13491,50 +13267,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Liljeholmens Kronljus Långa 30-p Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x35 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x20 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Genomfärgade Stearin Julgransljus, 1,2x11 cm (Diana Lys)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0013, 5088 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diana Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diana Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kertevej 2</x:v>
@@ -13647,30 +13519,158 @@
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio, kronljus, 20 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x280 mm, (Tindra Mio/East import), 285</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x280 mm, (Tindra Mio/East import), 284</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Pure Candles, Stearin Kronelys, 2,2 x 30 cm, 4-PAK, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>