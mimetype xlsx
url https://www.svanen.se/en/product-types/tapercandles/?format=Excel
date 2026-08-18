--- v2 (2026-06-18)
+++ v3 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3d9aab97ce4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f7111ced6a4711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R40282543ad7c4646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2caaa74d87a245d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40282543ad7c4646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2caaa74d87a245d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -10191,82 +10191,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rusta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Liljeholmens Sofia Antikljus 4-p</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Skånska Stearinljusfabriken, Kanalljus, 24x200, 180-P, 24211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0014, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skånska stearinljusfabriken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
@@ -13267,410 +13235,442 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x35 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x20 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Julgransljus, 1,2x11 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene Stearin Kronelys m. tryk, 2,2x19 cm, ufarvet, 2 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Green Tea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI JUHLAKRUUNU 30 ST.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Pure Candles, Stearin Kronelys, 2,2 x 30 cm, 4-PAK, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio, kronljus, 20 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x280 mm, (Tindra Mio/East import), 285</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x280 mm, (Tindra Mio/East import), 284</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Liljeholmens Kronljus Långa 30-p Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stearin kronljus, 2,2x35 cm, ofärgad, (Diana Lys)</x:v>
-[...346 lines deleted...]
-        <x:v>Løgumkloster</x:v>
+        <x:v>Liljeholmens Sofia Antikljus 4-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>