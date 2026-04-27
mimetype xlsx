--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2fbf6034854f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801e5198efe04fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R11ec6e0b3b8b450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7ab309b40a8f445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11ec6e0b3b8b450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ab309b40a8f445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">