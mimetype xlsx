--- v2 (2026-04-27)
+++ v3 (2026-06-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801e5198efe04fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa46fb8dd4c04eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7ab309b40a8f445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1132d376d47b4d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ab309b40a8f445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1132d376d47b4d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -51,51 +51,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bordsserie Kupol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0107</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Table for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Furnea</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Furnea AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiskhamnsgatan 10 5tr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Børge Mogensen Barnbord, P10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">