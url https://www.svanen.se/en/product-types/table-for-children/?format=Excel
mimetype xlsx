--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa46fb8dd4c04eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1ccb4576be47e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1132d376d47b4d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rea6f693d033e44d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1132d376d47b4d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea6f693d033e44d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">