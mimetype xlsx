--- v4 (2026-06-26)
+++ v5 (2026-08-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1ccb4576be47e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bab455f8ba4c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rea6f693d033e44d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0527f2a476a94339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea6f693d033e44d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0527f2a476a94339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">