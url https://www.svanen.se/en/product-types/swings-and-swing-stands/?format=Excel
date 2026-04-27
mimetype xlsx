--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,502 +1,2582 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195af46eff2c4bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68cb45c228bc4a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R53a6d2f6c8464e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd9dc1985b2844622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53a6d2f6c8464e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9dc1985b2844622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gungställning 4-säter Gungställning, grå/grön, 50-151-643</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Huskestativ 1-fuglerede Huskestativ, sort/grønn, 50-151-612</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 4-säter Gungställning, svart/röd, 50-151-640</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2113: stativ for 1 sete og 1 fuglerede</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 4 säter Gungställning, brun/röd, 50-151-740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter + 1-fågelbo Gungställning, svart/grön, 50-151-652</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 säter + fågelbo Gungställning, grå, 50-151-737</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 fågelbo Gungställning, grå, 50-151-747</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter Gungställning, grå/grön, 50-151-606</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for fågelbo Gungställning, grå, 50-151-717</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for fågelbo Gungställning, grå/grön, 50-151-716</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter + 1-fågelbo Gungställning, grå, 50-151-651</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Huskestativ Bue for 2 fuglereder Huskestativ, grå/grønn, 50-151-746</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Huskestativ 2-seter Huskestativ, sort/grønn, 50-151-622</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2117: stativ for 4 seter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Hög 2 platser h=4,1m, gungställning, grön, 50-152-622</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue 1/2 6-kant Gungställning, brun/röd, 50-151-770</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-fågelbo Gungställning, svart/grön, 50-151-647</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 3-säter Gungställning, grå/grön, 50-151-633</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter + 1-fågelbo Gungställning, svart/röd, 50-151-635</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 säter Gungställning, brun/röd, 50-151-720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Barnegungställning for 3 gungsitsar Gungställning, svart, 50-151-603</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>NLP Huskestativ SV2118: stativ for 2 fuglereder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Gungställning 1-säter + 1-fågelbo Gungställning, grå, 50-151-636</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gungställning Bue for 4 säter Gungställning, grå, 50-151-742</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Gungställning 1-fågelbo Gungställning, grå/grön, 50-151-613</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gungställning Bue for 4 säter Gungställning, grå, 50-151-742</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>200-0200-00 Bloom Swing</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Parks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Parks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tunbytorpsgatan 20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västerås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Huskestativ Bue for 2 fuglereder Huskestativ, grå/grønn, 50-151-746</x:v>
-[...31 lines deleted...]
-        <x:v>NLP Huskestativ SV2118: stativ for 2 fuglereder</x:v>
+        <x:v>Gungställning Bue for 2 säter + fågelbo Gungställning, grå/grön, 50-151-736</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter Gungställning, svart/röd, 50-151-608</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8081949</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8081954</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175076 Gungställning för 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8057300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-fågelbo Gungställning, grå/grön, 50-151-648</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 4-säter Gungställning, sort/grön, 50-151-642</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 fågelbo Gungställning, brun/röd, 50-151-745</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 4 säter Gungställning, grå/grön, 50-151-741</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Hög 2 platser h=4,1m, gungställning, gul, 50-152-620</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2114: stativ for 2 seter og 1 fuglerede</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek &amp; Park</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek og Park AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hanaleite 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FØRDE I HORDALAND</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gungställning 2-fågelbo Gungställning, grå, 50-151-646</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 3-säter Gungställning, grå, 50-151-631</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter + 1-fågelbo Gungställning, svart/röd, 50-151-637</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2112: stativ for 2 seter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Huskestativ Bue 6-kant for 6 seter Huskestativ, grå/grønn, 50-151-761</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter Gungställning, grå/grön, 50-151-623</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue 1/2 6-kant Gungställning, grå, 50-151-772</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-fågelbo Gungställning, svart/röd, 50-151-645</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 säter Gungställning, grå/grön, 50-151-721</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Barnegungställning for 1 gungsits Gungställning, svart, 50-151-601</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Huskestativ buet fuglerede+2 seter+fuglerede Huskestativ, grå/grønn, 50-151-781</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8050069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnegungställning for 4 gungsitsar Gungställning, svart, 50-151-604</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter Gungställning, grå, 50-151-609</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter Gungställning, grå, 50-151-621</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter Gungställning, svart/grön, 50-151-607</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter Gungställning, svart/röd, 50-151-620</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8057302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713026e Tress Raw Nature Eco Robin Gungställning 2 gungor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8078154</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8057299</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2116: stativ for 3 seter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 4-säter Gungställning, grå, 50-151-641</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter + 1-fågelbo Gungställning, grå/grön, 50-151-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue 6-kant for 6 säter Gungställning, brun/röd, 50-151-760</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2115: stativ for 1 fuglerede</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8057285</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Gungställning 1-fågelbo Gungställning, grå, 50-151-611</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gungställning 2-säter Gungställning, svart/röd, 50-151-620</x:v>
-[...127 lines deleted...]
-        <x:v>Gungställning 1-säter + 1-fågelbo Gungställning, svart/röd, 50-151-637</x:v>
+        <x:v>Huskestativ buet  1/2 6-kant Huskestativ, grå/grønn, 50-151-771</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8078152</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue Fågelbo + 2 sitser + Fågelbo Gungställning, grå, 50-151-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 3-säter Gungställning, svart/röd, 50-151-630</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sekskantgung Gungställning, svart, 50-154-200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8057297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 säter + fågelbo Gungställning, brun/röd, 50-151-735</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter + 1-fågelbo Gungställning, grå/röd, 50-151-638</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter Gungställning, svart/röd, 50-151-650</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue 6-kant for 6 säter Gungställning, grå, 50-151-762</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 3-säter Gungställning, svart/grön, 50-151-632</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-fågelbo Gungställning, svart/röd, 50-151-610</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -516,115 +2596,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>NLP Huskestativ SV2115: stativ for 1 fuglerede</x:v>
-[...63 lines deleted...]
-        <x:v>Swing Mira item. 8057285</x:v>
+        <x:v>Gungställning Bue for 2 säter Gungställning, grå, 50-151-722</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8057296</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
@@ -644,2138 +2692,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swing Mira item. 8057302</x:v>
-[...1086 lines deleted...]
-      <x:c t="str">
         <x:v>Barnegungställning for 2 gungsitsar Gungställning, svart, 50-151-602</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gungställning 2-säter Gungställning, grå, 50-151-621</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Gungställning Bue for fågelbo Gungställning, brun/röd, 50-151-715</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
-      </x:c>
-[...894 lines deleted...]
-        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>