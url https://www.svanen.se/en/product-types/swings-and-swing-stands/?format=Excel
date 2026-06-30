--- v2 (2026-04-27)
+++ v3 (2026-06-30)
@@ -1,150 +1,982 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68cb45c228bc4a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0982b0be9d41443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd9dc1985b2844622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rebb1799e52184f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9dc1985b2844622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rebb1799e52184f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Barnegungställning for 3 gungsitsar Gungställning, svart, 50-151-603</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter Gungställning, svart/röd, 50-151-608</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter + 1-fågelbo Gungställning, svart/röd, 50-151-635</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter + 1-fågelbo Gungställning, grå, 50-151-636</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 4-säter Gungställning, svart/röd, 50-151-640</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter + 1-fågelbo Gungställning, grå, 50-151-651</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 säter Gungställning, brun/röd, 50-151-720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 4 säter Gungställning, brun/röd, 50-151-740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 fågelbo Gungställning, brun/röd, 50-151-745</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter Gungställning, grå/grön, 50-151-606</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-fågelbo Gungställning, grå/grön, 50-151-613</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 3-säter Gungställning, grå/grön, 50-151-633</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 4-säter Gungställning, sort/grön, 50-151-642</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Gungställning 4-säter Gungställning, grå/grön, 50-151-643</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gungställning 2-fågelbo Gungställning, svart/grön, 50-151-647</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-fågelbo Gungställning, grå/grön, 50-151-648</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter + 1-fågelbo Gungställning, svart/grön, 50-151-652</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for fågelbo Gungställning, grå/grön, 50-151-716</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for fågelbo Gungställning, grå, 50-151-717</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 säter + fågelbo Gungställning, grå/grön, 50-151-736</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 säter + fågelbo Gungställning, grå, 50-151-737</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 4 säter Gungställning, grå/grön, 50-151-741</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 4 säter Gungställning, grå, 50-151-742</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 fågelbo Gungställning, grå, 50-151-747</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue 1/2 6-kant Gungställning, brun/röd, 50-151-770</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>200-0200-00 Bloom Swing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tunbytorpsgatan 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Huskestativ 1-fuglerede Huskestativ, sort/grønn, 50-151-612</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gungställning 4-säter Gungställning, svart/röd, 50-151-640</x:v>
+        <x:v>Huskestativ 2-seter Huskestativ, sort/grønn, 50-151-622</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Huskestativ Bue for 2 fuglereder Huskestativ, grå/grønn, 50-151-746</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -164,2618 +996,1786 @@
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek &amp; Park</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek og Park AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hanaleite 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FØRDE I HORDALAND</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gungställning Bue for 4 säter Gungställning, brun/röd, 50-151-740</x:v>
-[...314 lines deleted...]
-        <x:v>ULEFOSS</x:v>
+        <x:v>NLP Huskestativ SV2114: stativ for 2 seter og 1 fuglerede</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>NLP Huskestativ SV2117: stativ for 4 seter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek &amp; Park</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek og Park AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hanaleite 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FØRDE I HORDALAND</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>NLP Huskestativ SV2118: stativ for 2 fuglereder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Hög 2 platser h=4,1m, gungställning, gul, 50-152-620</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Gungställning Hög 2 platser h=4,1m, gungställning, grön, 50-152-622</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gungställning Bue 1/2 6-kant Gungställning, brun/röd, 50-151-770</x:v>
-[...191 lines deleted...]
-        <x:v>NLP Huskestativ SV2118: stativ for 2 fuglereder</x:v>
+        <x:v>SL175076 Gungställning för 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8081949</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8081954</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8057300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnegungställning for 1 gungsits Gungställning, svart, 50-151-601</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnegungställning for 2 gungsitsar Gungställning, svart, 50-151-602</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnegungställning for 4 gungsitsar Gungställning, svart, 50-151-604</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter Gungställning, grå, 50-151-609</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-fågelbo Gungställning, svart/röd, 50-151-610</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-fågelbo Gungställning, grå, 50-151-611</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter Gungställning, svart/röd, 50-151-620</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter Gungställning, grå, 50-151-621</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 3-säter Gungställning, svart/röd, 50-151-630</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 3-säter Gungställning, grå, 50-151-631</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 4-säter Gungställning, grå, 50-151-641</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-fågelbo Gungställning, svart/röd, 50-151-645</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-fågelbo Gungställning, grå, 50-151-646</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter Gungställning, svart/röd, 50-151-650</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for fågelbo Gungställning, brun/röd, 50-151-715</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 säter Gungställning, grå/grön, 50-151-721</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 säter Gungställning, grå, 50-151-722</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue for 2 säter + fågelbo Gungställning, brun/röd, 50-151-735</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue 6-kant for 6 säter Gungställning, brun/röd, 50-151-760</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sekskantgung Gungställning, svart, 50-154-200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter Gungställning, svart/grön, 50-151-607</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter Gungställning, grå/grön, 50-151-623</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 3-säter Gungställning, svart/grön, 50-151-632</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter + 1-fågelbo Gungställning, svart/röd, 50-151-637</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 1-säter + 1-fågelbo Gungställning, grå/röd, 50-151-638</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning 2-säter + 1-fågelbo Gungställning, grå/grön, 50-151-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue 6-kant for 6 säter Gungställning, grå, 50-151-762</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue 1/2 6-kant Gungställning, grå, 50-151-772</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue Fågelbo + 2 sitser + Fågelbo Gungställning, brun/röd, 50-151-780</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Bue Fågelbo + 2 sitser + Fågelbo Gungställning, grå, 50-151-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713026e Tress Raw Nature Eco Robin Gungställning 2 gungor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Huskestativ Bue 6-kant for 6 seter Huskestativ, grå/grønn, 50-151-761</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Huskestativ buet  1/2 6-kant Huskestativ, grå/grønn, 50-151-771</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Huskestativ buet fuglerede+2 seter+fuglerede Huskestativ, grå/grønn, 50-151-781</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2115: stativ for 1 fuglerede</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek &amp; Park</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek og Park AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hanaleite 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FØRDE I HORDALAND</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gungställning 1-säter + 1-fågelbo Gungställning, grå, 50-151-636</x:v>
-[...191 lines deleted...]
-        <x:v>Swing Mira item. 8081949</x:v>
+        <x:v>NLP Huskestativ SV2116: stativ for 3 seter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2112: stativ for 2 seter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8050069</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swing Mira item. 8081954</x:v>
+        <x:v>Swing Mira item. 8057296</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SL175076 Gungställning för 2</x:v>
-[...31 lines deleted...]
-        <x:v>Swing Mira item. 8057300</x:v>
+        <x:v>Swing Mira item. 8057285</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gungställning 2-fågelbo Gungställning, grå/grön, 50-151-648</x:v>
-[...543 lines deleted...]
-        <x:v>Swing Mira item. 8050069</x:v>
+        <x:v>Swing Mira item. 8057299</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnegungställning for 4 gungsitsar Gungställning, svart, 50-151-604</x:v>
-[...154 lines deleted...]
-        <x:v>ULEFOSS</x:v>
+        <x:v>Swing Mira item. 8050071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8078152</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8078154</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8057297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Swing Mira item. 8057302</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
-      </x:c>
-[...894 lines deleted...]
-        <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>