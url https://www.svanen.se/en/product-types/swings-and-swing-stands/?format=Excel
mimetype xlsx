--- v3 (2026-06-30)
+++ v4 (2026-09-10)
@@ -1,85 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0982b0be9d41443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7373b178be4276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rebb1799e52184f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd622b264ecce4309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rebb1799e52184f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd622b264ecce4309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>NLP Huskestativ SV2113: stativ for 1 sete og 1 fuglerede</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2114: stativ for 2 seter og 1 fuglerede</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2117: stativ for 4 seter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2118: stativ for 2 fuglereder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek &amp; Park</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsk Lek og Park AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanaleite 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FØRDE I HORDALAND</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Barnegungställning for 3 gungsitsar Gungställning, svart, 50-151-603</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -964,370 +1092,338 @@
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>NLP Huskestativ SV2113: stativ for 1 sete og 1 fuglerede</x:v>
+        <x:v>Gungställning Hög 2 platser h=4,1m, gungställning, gul, 50-152-620</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gungställning Hög 2 platser h=4,1m, gungställning, grön, 50-152-622</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175076 Gungställning för 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8081949</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8081954</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swing Mira item. 8057300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swings and swing stands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NLP Huskestativ SV2115: stativ for 1 fuglerede</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek &amp; Park</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek og Park AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hanaleite 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FØRDE I HORDALAND</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>NLP Huskestativ SV2114: stativ for 2 seter og 1 fuglerede</x:v>
+        <x:v>NLP Huskestativ SV2116: stativ for 3 seter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek &amp; Park</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek og Park AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hanaleite 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FØRDE I HORDALAND</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>NLP Huskestativ SV2117: stativ for 4 seter</x:v>
+        <x:v>NLP Huskestativ SV2112: stativ for 2 seter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek &amp; Park</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsk Lek og Park AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hanaleite 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FØRDE I HORDALAND</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>NLP Huskestativ SV2118: stativ for 2 fuglereder</x:v>
-[...222 lines deleted...]
-      <x:c t="str">
         <x:v>Barnegungställning for 1 gungsits Gungställning, svart, 50-151-601</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -2368,146 +2464,50 @@
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>FØRDE I HORDALAND</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Swing Mira item. 8050069</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swings and swing stands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">