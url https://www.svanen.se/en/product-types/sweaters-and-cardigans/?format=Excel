--- v0 (2026-02-17)
+++ v1 (2026-04-21)
@@ -1,2838 +1,2838 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0907908fe63f44f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf146819757bb432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R8a46774e52534b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R517d73f619aa4878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a46774e52534b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R517d73f619aa4878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Nansen Wool Sweater Wmn, 100% wool, ink, grey melange, hindberry, offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Blue/White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Wool Sweater, unisex, 100% wool, navy, grey melange, anthracite, olive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Original Islender Wool Sweater, unisex, 100% wool, offwhite/anthracite, anthracite/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Autumn Leaf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Wool Zip Neck, unisex, 100% wool, dark blue melange, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Wool Sweater Jr, unisex, 100% wool, navy, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Dusty Oak/Navy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Woman Sweat O'neck - Warm Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjø Wool Sweater, unisex, 100% wool, offwhite, navy, offwhite/navy/marsala, navy/stone/olive, olive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Wool High Neck, unisex, 100% wool, navy, grey melange, olive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bjørnøya Wool Sweater, unisex, 100% wool, lichen/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Woman Sweat O'neck - lt. grey mel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Espresso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svalbard Wool Zip Neck, unisex, 100% wool, offwhite/anthracite, olive/offwhite, offwhite/grey, hindberry/offwhite, night/offwhite, falcon/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H2O x Danish Golf Sweat O'Neck - Navy/Warm Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Syvde Wool High Neck Wmn, 100% wool, offwhite, stone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H2O x Danish Golf Sweat O'Neck - Autumn Leaf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lolland Sweat O'Neck - Warm Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Oak/Flamingo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Lime/Army</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Sweat Hoodie - Autumn Leaf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Aqua/Chalk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørisen Wool Sweater, unisex, 100% wool, offwhite/ink, ink/offwhite, lichen/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's zip neck merino wool top - FG-9916-0115-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Army</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat Hoodie (Font koll.)  - Konfirmand/Vesterland Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H2O x Danish Golf Sweat O'Neck - Navy/Autumn Leaf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's long cardigan in merino wool - FG-7536-0216-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Lemon Curry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svalbard Wool High Neck, unisex, 100% wool, hindberry/offwhite, offwhite/anthracite, night/offwhite, olive/offwhite, offwhite/grey, arrowwood/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's zip neck merino wool top - FG-9916-0115-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Sweat O'neck - Navy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Legacy Sweater, unisex, 100% wool, offwhite/ink, navy/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svalbard Refined High Neck, 100% wool, hindberry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Lt. Grey Mel/Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Sweat O'neck - Lt. Grey Mel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H2O x Danish Golf Sweat O'Neck - Warm Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat O'neck (Vel koll.) - Rav/Verdens ende</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's zip neck merino wool top - FG-9916-0115-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Base Woman Sweat O'neck - Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H2O Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H2O Sportswear A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balticagade 10.2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aarhus</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Sweat O'neck - Lt. Grey Mel</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Base Sweat O'neck - Army</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H2O Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H2O Sportswear A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balticagade 10.2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aarhus</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vesterland Sweat Hoodie (Font koll.)  - Konfirmand/Vesterland Green</x:v>
-[...95 lines deleted...]
-        <x:v>Women's long cardigan in merino wool - FG-7536-0216-999</x:v>
+        <x:v>Nordsjø Two-Tone Sweater, unisex, 100% wool, offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørisen Wool High Neck Wmn, 100% wool, offwhite/ink, ink/grey, stone/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Wool Cardigan, unisex, 100% wool, navy, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's zip neck merino wool top - FG-9916-0115-281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Men's zip neck merino wool top - FG-9916-0115-283</x:v>
-[...31 lines deleted...]
-        <x:v>Svalbard Wool High Neck, unisex, 100% wool, hindberry/offwhite, offwhite/anthracite, night/offwhite, olive/offwhite, offwhite/grey, arrowwood/offwhite</x:v>
+        <x:v>H2O x Danish Golf Sweat O'Neck - Army</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Lt. Grey Mel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat Hoodie (Vel koll.) - Tidsel/Gøgeurt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Legacy High Neck, unisex, 100% wool, anthracite/offwhite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vesterland Sweat Hoodie (Vel koll.) - Landevejen/Badenymfe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Deep ocean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Salsa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjø Wool Sweater Wmn, 100% wool, offwhite, arrowwood, olive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat Hoodie (Font koll.) - Strandløve/Vesterland Orange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Wool Button Neck, unisex, 100 % wool, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Flamingo </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat O'neck (Font koll.) - Fok/Rav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Woman Sweat O'neck - Autumn Leaf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Navy/White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Sweat Hoodie - Lt. Grey Mel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>H2O x Danish Golf Support Sweat Hoodie - Army</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alban Sweat O'Neck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arktis Wool Sweater, unisex, 100% wool, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat O'neck (Font koll.) - Konfirmand/Vesterland Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Islender Refined Sweater, unisex, 100% wool, offwhite/ink, ink/offwhite, marsala/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat Hoodie (Vel koll.) - Rav/Verdens ende</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat O'neck (Vel koll.) - Martina/Konfirmand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat Hoodie (Vel koll.) - Martina/Konfirmand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Sweat Hoodie - Navy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lolland Sweat Hoodie - Army</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svalbard Wool High Neck, unisex, 100% wool, hindberry/offwhite, offwhite/anthracite, night/offwhite, olive/offwhite, offwhite/grey, arrowwood/offwhite, dawn/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat O'neck (Vel koll.) - Tidsel/Gøgeurt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck - Black/Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alnes Wool Sweater, unisex, 100% wool, anthracite/grey melange, grey melange/anthracite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lolland Sweat O'Neck - Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H2O Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H2O Sportswear A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balticagade 10.2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aarhus</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Nansen Refined Sweater, unisex, 100% wool, offwhite, ink, stone, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alnes Wool Rool Neck, unisex, 100% wool, olive/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Sweat Hoodie - Army</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat O'neck (Vel koll.)  - Landevejen/Badenymfe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vesterland Sweat O'neck (Font koll.) - Strandløve/Vesterland Orange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hoddevik Wool High Neck, unisex, 100% wool, offwhite/olive, anthracite/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Logo Sweat O'neck- Wild Pink </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H2O Sportswear A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balticagade 10.2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Absalon Hooded Sweat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H2O Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H2O Sportswear A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balticagade 10.2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aarhus</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vesterland Sweat O'neck (Font koll.) - Konfirmand/Vesterland Green</x:v>
-[...31 lines deleted...]
-        <x:v>Nansen Legacy High Neck, unisex, 100% wool, anthracite/offwhite</x:v>
+        <x:v>Bispen Wool Zip Neck, unisex, 100% wool, grey melange</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Alnes Wool Sweater, unisex, 100% wool, anthracite/grey melange, grey melange/anthracite</x:v>
-[...2270 lines deleted...]
-      <x:c t="str">
         <x:v>Logo Sweat O'neck - Anthracite</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Logo Sweat O'neck - Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H2O Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H2O Sportswear A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balticagade 10.2</x:v>
       </x:c>