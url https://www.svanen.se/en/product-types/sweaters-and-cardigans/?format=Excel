--- v1 (2026-04-21)
+++ v2 (2026-06-21)
@@ -1,2877 +1,1117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf146819757bb432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a472dbf650478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R517d73f619aa4878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7696811a85cd4f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R517d73f619aa4878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7696811a85cd4f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Syvde Wool High Neck Wmn, 100% wool, offwhite, stone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svalbard Wool High Neck, unisex, 100% wool, hindberry/offwhite, offwhite/anthracite, night/offwhite, olive/offwhite, offwhite/grey, arrowwood/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's zip neck merino wool top - FG-9916-0115-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjø Wool Sweater, unisex, 100% wool, offwhite, navy, offwhite/navy/marsala, navy/stone/olive, olive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Wool High Neck, unisex, 100% wool, navy, grey melange, olive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bjørnøya Wool Sweater, unisex, 100% wool, lichen/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svalbard Wool Zip Neck, unisex, 100% wool, offwhite/anthracite, olive/offwhite, offwhite/grey, hindberry/offwhite, night/offwhite, falcon/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørisen Wool Sweater, unisex, 100% wool, offwhite/ink, ink/offwhite, lichen/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's long cardigan in merino wool - FG-7536-0216-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's zip neck merino wool top - FG-9916-0115-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Wool Sweater Jr, unisex, 100% wool, navy, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Wool Zip Neck, unisex, 100% wool, dark blue melange, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Original Islender Wool Sweater, unisex, 100% wool, offwhite/anthracite, anthracite/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Nansen Wool Sweater Wmn, 100% wool, ink, grey melange, hindberry, offwhite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Logo Sweat O'neck - Blue/White</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Nansen Wool Sweater, unisex, 100% wool, navy, grey melange, anthracite, olive</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Original Islender Wool Sweater, unisex, 100% wool, offwhite/anthracite, anthracite/offwhite</x:v>
-[...671 lines deleted...]
-        <x:v>Men's zip neck merino wool top - FG-9916-0115-999</x:v>
+        <x:v>Svalbard Refined High Neck, 100% wool, hindberry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Legacy Sweater, unisex, 100% wool, offwhite/ink, navy/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Wool Cardigan, unisex, 100% wool, navy, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's zip neck merino wool top - FG-9916-0115-341</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Logo Sweat O'neck - Army</x:v>
-[...95 lines deleted...]
-        <x:v>Women's long cardigan in merino wool - FG-7536-0216-999</x:v>
+        <x:v>Sørisen Wool High Neck Wmn, 100% wool, offwhite/ink, ink/grey, stone/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjø Two-Tone Sweater, unisex, 100% wool, offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Men's zip neck merino wool top - FG-9916-0115-281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Logo Sweat O'neck - Lemon Curry</x:v>
-[...634 lines deleted...]
-        <x:v>Aarhus</x:v>
+        <x:v>Nansen Wool Button Neck, unisex, 100 % wool, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjø Wool Sweater Wmn, 100% wool, offwhite, arrowwood, olive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Nansen Legacy High Neck, unisex, 100% wool, anthracite/offwhite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vesterland Sweat Hoodie (Vel koll.) - Landevejen/Badenymfe</x:v>
-[...414 lines deleted...]
-      <x:c t="str">
         <x:v>Arktis Wool Sweater, unisex, 100% wool, grey melange</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vesterland Sweat O'neck (Font koll.) - Konfirmand/Vesterland Green</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Islender Refined Sweater, unisex, 100% wool, offwhite/ink, ink/offwhite, marsala/offwhite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vesterland Sweat Hoodie (Vel koll.) - Rav/Verdens ende</x:v>
-[...186 lines deleted...]
-        <x:v>Aarhus</x:v>
+        <x:v>Alnes Wool Sweater, unisex, 100% wool, anthracite/grey melange, grey melange/anthracite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Refined Sweater, unisex, 100% wool, offwhite, ink, stone, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alnes Wool Rool Neck, unisex, 100% wool, olive/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bispen Wool Zip Neck, unisex, 100% wool, grey melange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hoddevik Wool High Neck, unisex, 100% wool, offwhite/olive, anthracite/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sweaters and cardigans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Svalbard Wool High Neck, unisex, 100% wool, hindberry/offwhite, offwhite/anthracite, night/offwhite, olive/offwhite, offwhite/grey, arrowwood/offwhite, dawn/offwhite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sweaters and cardigans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>Aarhus</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>