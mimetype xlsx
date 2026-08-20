--- v2 (2026-06-21)
+++ v3 (2026-08-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a472dbf650478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbb8fb799c647c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7696811a85cd4f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3c8713a182954727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7696811a85cd4f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c8713a182954727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">