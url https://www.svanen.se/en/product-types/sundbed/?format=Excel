--- v1 (2026-02-03)
+++ v2 (2026-04-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b55c0be657446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea82d7561354f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R46635062aebc441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5c458092e2894011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46635062aebc441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c458092e2894011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,654 +68,654 @@
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bloc Sunbench (Short, End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Middle module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Narrow, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bloc Sunbench (Start module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, Add-on module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Sun lounger, extended, 300 cm - Pine, Linax, Steel, Galvanised (U16-87/300LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KAJEN - Sun lounger, extended, 120 cm - Pine, Linax, Steel, Galvanised (U16-87/120LIN-VFZ)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bloc Sunbench (Short, Middle module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Sun lounger, extended, 180 cm - Pine, Linax, Steel, Galvanised (U16-87/180LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Sun lounger, 120 cm - Pine, Linax, Steel, Galvanised (U16-85/120LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, Start module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>April Sunbench (Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Sunbench (Back connector, End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Bloc Sunbench (Back connector, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Sunbench (Back connector, Start module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Bloc Sunbench (Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KAJEN - Sun lounger, extended, 180 cm - Pine, Linax, Steel, Galvanised (U16-87/180LIN-VFZ)</x:v>
+        <x:v>KAJEN - Sun lounger, 300 cm - Pine, Linax, Steel, Galvanised (U16-85/300LIN-VFZ)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KAJEN - Sun lounger, 300 cm - Pine, Linax, Steel, Galvanised (U16-85/300LIN-VFZ)</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>Bloc Sunbench (Short, Start module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>KAJEN - Sun lounger, 180 cm - Pine, Linax, Steel, Galvanised (U16-85/180LIN-VFZ)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">