--- v2 (2026-04-05)
+++ v3 (2026-05-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea82d7561354f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689c9cae22ca48d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5c458092e2894011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdd8bddeb6a3b42f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c458092e2894011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd8bddeb6a3b42f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">