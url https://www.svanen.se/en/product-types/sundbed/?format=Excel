--- v3 (2026-05-21)
+++ v4 (2026-07-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689c9cae22ca48d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1252123a95a4f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdd8bddeb6a3b42f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R322571963b604a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd8bddeb6a3b42f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R322571963b604a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,274 +68,306 @@
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, Add-on module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Narrow, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Start module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Middle module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Short, Middle module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bloc Sunbench (Short, End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Sunbench (Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>KAJEN - Sun lounger, extended, 300 cm - Pine, Linax, Steel, Galvanised (U16-87/300LIN-VFZ)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
@@ -356,51 +388,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Sunbench (Short, Middle module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+        <x:v>April Sunbench (Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, Start module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Short, Start module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
@@ -420,302 +612,110 @@
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Sunbench (Back connector, End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
-[...26 lines deleted...]
-        <x:v>Oslo</x:v>
+        <x:v>KAJEN - Sun lounger, 300 cm - Pine, Linax, Steel, Galvanised (U16-85/300LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>KAJEN - Sun lounger, 120 cm - Pine, Linax, Steel, Galvanised (U16-85/120LIN-VFZ)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>KAJEN - Sun lounger, 180 cm - Pine, Linax, Steel, Galvanised (U16-85/180LIN-VFZ)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sunbed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">