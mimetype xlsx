--- v1 (2026-03-03)
+++ v2 (2026-05-05)
@@ -1,118 +1,566 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f12866d173646c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3063a5cee347cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra22e0e6c74834bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0b568beb794c4a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra22e0e6c74834bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b568beb794c4a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>J83 Stool Oak Lacquered Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165B - Bar stool round Oak, Black, Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164C - Counter Squared Oak Solid, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165C - Counter round Oak, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83 Stool Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen pall, J27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164B - Bar stool squared Oak Solid, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165B - Bar stool round Oak, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>J164B - Bar stool squared Oak Solid, Black (Ral 9005), Painted, Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J165B - Bar stool round Oak, Black, Painted, Nature</x:v>
+        <x:v>J27C Counter Stol, Børge Mogensen ek / färgade / rökt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165C - Counter round Oak, Black, Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J27C Counter Stol, Børge Mogensen bok / Svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164C - Counter Squared Oak Solid, Black (Ral 9005), Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen J27 Barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen Pall, J27 Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83 Stool Oak Smoked, Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
@@ -132,499 +580,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J83 Stool Oak Smoked, Nature</x:v>
-[...414 lines deleted...]
-      <x:c t="str">
         <x:v>J27C Counter Stol, Børge Mogensen ek / Natur</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Børge Mogensen J27 Barstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vallensbæk Torvevej 9</x:v>
       </x:c>