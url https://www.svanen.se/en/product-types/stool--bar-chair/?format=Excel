--- v2 (2026-05-05)
+++ v3 (2026-06-25)
@@ -1,637 +1,637 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3063a5cee347cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15b8003bb48442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0b568beb794c4a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R552fa8c4c2cc4cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b568beb794c4a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R552fa8c4c2cc4cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Børge Mogensen pall, J27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>J83 Stool Oak Lacquered Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83 Stool Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164B - Bar stool squared Oak Solid, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164C - Counter Squared Oak Solid, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164B - Bar stool squared Oak Solid, Black (Ral 9005), Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165B - Bar stool round Oak, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165B - Bar stool round Oak, Black, Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165C - Counter round Oak, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J27C Counter Stol, Børge Mogensen ek / färgade / rökt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kvist Industries A/S</x:v>
-[...13 lines deleted...]
-        <x:v>5031 0121</x:v>
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J27C Counter Stol, Børge Mogensen bok / Svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kvist Industries A/S</x:v>
-[...13 lines deleted...]
-        <x:v>5031 0121</x:v>
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen J27 Barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kvist Industries A/S</x:v>
-[...13 lines deleted...]
-        <x:v>5031 0121</x:v>
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen Pall, J27 Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kvist Industries A/S</x:v>
-[...13 lines deleted...]
-        <x:v>5031 0121</x:v>
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J27C Counter Stol, Børge Mogensen ek / Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kvist Industries A/S</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vallensbæk Torvevej 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albertslund</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J164B - Bar stool squared Oak Solid, Nature, Lacquered, Nature</x:v>
-[...122 lines deleted...]
-        <x:v>Albertslund</x:v>
+        <x:v>J83 Stool Beech Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164C - Counter Squared Oak Solid, Black (Ral 9005), Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stool &amp; bar chair </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>J165C - Counter round Oak, Black, Painted, Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...139 lines deleted...]
-        <x:v>Albertslund</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>J83 Stool Oak Smoked, Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stool &amp; bar chair </x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...75 lines deleted...]
-        <x:v>Albertslund</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>