--- v3 (2026-06-25)
+++ v4 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15b8003bb48442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4a2f2f7e2242da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R552fa8c4c2cc4cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbeb3ca24cac742a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R552fa8c4c2cc4cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbeb3ca24cac742a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">