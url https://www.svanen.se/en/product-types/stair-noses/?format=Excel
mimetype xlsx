--- v4 (2026-07-23)
+++ v5 (2026-09-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf7d71e95074de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45e9274b93e4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9f29939b69944af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R187d14566c6741d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f29939b69944af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R187d14566c6741d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -356,50 +356,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Stair noses</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen,Stair nosings,Oak,Warm Cotton,ALL, without Live Natural oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen,Stair nosings,Oak,White,ALL, without Live Natural oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Stair nosings, Oak,White, , Live Matt lacquer, 10117933</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stair noses</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
@@ -452,211 +516,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Stair noses</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , ALL, without Live Natural oil, 10117954</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Pure lacquer, 10120437</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak,White, , Live Matt lacquer, 10117924</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Stair nosings, Oak, , Live Pure lacquer, 10120432</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Boen, Stair nosings, Oak,White, , Live Matt lacquer, 10117924</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stair noses</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>