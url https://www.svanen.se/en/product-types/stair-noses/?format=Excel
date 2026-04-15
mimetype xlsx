--- v1 (2026-02-11)
+++ v2 (2026-04-15)
@@ -1,662 +1,662 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7423494ec24e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8ecf71e6e04596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R8d9f1ad0c7034cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf3de1e31829e41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d9f1ad0c7034cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3de1e31829e41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen, Stair nosings, Ash, , ALL, without Live Natural oil, 10117971</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117934</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117941</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117931</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Beech, , ALL, without Live Natural oil, 10117977</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117926</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stair noses</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117931</x:v>
-[...31 lines deleted...]
-        <x:v>Boen, Stair nosings, Beech, , ALL, without Live Natural oil, 10117977</x:v>
+        <x:v>Boen, Stair nosings, Smoked Oak, , ALL, without Live Natural oil, 10117970</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117866</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen,Stair nosings,Oak,,ALL, without Live Natural oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Maple, , ALL, without Live Natural oil, 10117972</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak,White, , Live Matt lacquer, 10117933</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117938</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen,Stair nosings,Oak,Pale White,ALL, without Live Natural oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Pure lacquer, 10120432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen,Stair nosings,Oak,Warm Cotton,ALL, without Live Natural oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen,Stair nosings,Oak,White,ALL, without Live Natural oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , ALL, without Live Natural oil, 10117954</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Pure lacquer, 10120437</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stair noses</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Boen, Stair nosings, Oak,White, , Live Matt lacquer, 10117924</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>Boen,Stair nosings,Oak,White,ALL, without Live Natural oil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stair noses</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>