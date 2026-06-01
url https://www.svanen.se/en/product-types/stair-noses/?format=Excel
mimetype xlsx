--- v2 (2026-04-15)
+++ v3 (2026-06-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8ecf71e6e04596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1db765770048cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf3de1e31829e41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1fa8133fee6d42f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3de1e31829e41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fa8133fee6d42f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">