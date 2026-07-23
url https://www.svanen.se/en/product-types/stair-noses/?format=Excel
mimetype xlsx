--- v3 (2026-06-01)
+++ v4 (2026-07-23)
@@ -1,85 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1db765770048cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf7d71e95074de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1fa8133fee6d42f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9f29939b69944af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fa8133fee6d42f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f29939b69944af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen, Stair nosings, Smoked Oak, , ALL, without Live Natural oil, 10117970</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Beech, , ALL, without Live Natural oil, 10117977</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117926</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117931</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Stair nosings, Ash, , ALL, without Live Natural oil, 10117971</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stair noses</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
@@ -100,243 +228,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Stair noses</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117866</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen,Stair nosings,Oak,,ALL, without Live Natural oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stair noses</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Stair nosings, Oak, , Live Matt lacquer, 10117941</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Boen,Stair nosings,Oak,,ALL, without Live Natural oil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stair noses</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>