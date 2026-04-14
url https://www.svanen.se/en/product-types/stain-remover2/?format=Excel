--- v1 (2026-02-11)
+++ v2 (2026-04-14)
@@ -1,605 +1,605 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3f69de0ed948f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f75b8c76264c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R6705afe284cf4030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0bd407a07e2e4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6705afe284cf4030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0bd407a07e2e4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (White), 1400 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 470 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fläckborttagning Rainbow, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4006 0162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rainbow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Effekt Fläckborttagare, 750g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4006 0162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (White), 470 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (White), 940 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action 0% Fläckborttagare, 440 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A+ Stain Active 5 Stain Remover, White Clothes, 465 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3006 0029, 3006 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>A+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bluesun Consumer Brands, S.L.U.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carrer de Vilassar, 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mataró (Barcelona)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action 0% fläckborttagare, 1320 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 940 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 440 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Grumme Fläckborttagning, 350 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2006 0161</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stain remover</x:v>
       </x:c>
       <x:c t="str">
         <x:v>006 Laundry detergents and stain removers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grumme</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Home &amp; Personal Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 673 Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>A+ Stain Active 5 Stain Remover, White Clothes, 465 g</x:v>
+        <x:v>COOP Fläck-Borttagning pluver, 500g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4006 0162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A+ Active 5 Stain Remover, White and Colour, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3006 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>A+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bluesun Consumer Brands, S.L.U.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carrer de Vilassar, 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mataró (Barcelona)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 1400 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 1500 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A+ Stain Active 5 Stain Remover, Colored Clothes, 465 g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3006 0029, 3006 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stain remover</x:v>
       </x:c>
       <x:c t="str">
         <x:v>006 Laundry detergents and stain removers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>A+</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bluesun Consumer Brands, S.L.U.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Carrer de Vilassar, 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mataró (Barcelona)</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>Søborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>