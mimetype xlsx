--- v2 (2026-04-14)
+++ v3 (2026-06-14)
@@ -1,605 +1,605 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f75b8c76264c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd46567e6434fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0bd407a07e2e4f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbcda7b46bd4b4d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0bd407a07e2e4f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcda7b46bd4b4d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>A+ Stain Active 5 Stain Remover, White Clothes, 465 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3006 0029, 3006 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>A+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bluesun Consumer Brands, S.L.U.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carrer de Vilassar, 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mataró (Barcelona)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action 0% Fläckborttagare, 440 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fläckborttagning Rainbow, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4006 0162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rainbow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grumme Fläckborttagning, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2006 0161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grumme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Home &amp; Personal Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 673 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (White), 470 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (White), 940 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 940 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 470 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vanish Oxi Action Fläckborttagare (White), 1400 g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5006 0135, 5006 0135</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stain remover</x:v>
       </x:c>
       <x:c t="str">
         <x:v>006 Laundry detergents and stain removers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vanish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>RB Hygiene Home Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vandtårnsvej 83A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 470 g</x:v>
-[...31 lines deleted...]
-        <x:v>Fläckborttagning Rainbow, 250 ml</x:v>
+        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 440 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action 0% fläckborttagare, 1320 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Effekt Fläckborttagare, 750g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4006 0162</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stain remover</x:v>
       </x:c>
       <x:c t="str">
         <x:v>006 Laundry detergents and stain removers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>8</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Rainbow</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mayeri Industries AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Voldi tee 9, Tabivere</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tartu County</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Effekt Fläckborttagare, 750g</x:v>
+        <x:v>A+ Stain Active 5 Stain Remover, Colored Clothes, 465 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3006 0029, 3006 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>A+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bluesun Consumer Brands, S.L.U.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carrer de Vilassar, 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mataró (Barcelona)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 1500 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Fläckborttagare (Pink), 1400 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5006 0135, 5006 0135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A+ Active 5 Stain Remover, White and Colour, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3006 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>A+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bluesun Consumer Brands, S.L.U.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carrer de Vilassar, 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mataró (Barcelona)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP Fläck-Borttagning pluver, 500g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4006 0162</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stain remover</x:v>
       </x:c>
       <x:c t="str">
         <x:v>006 Laundry detergents and stain removers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>8</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mayeri Industries AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Voldi tee 9, Tabivere</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tartu County</x:v>
-      </x:c>
-[...414 lines deleted...]
-        <x:v>Mataró (Barcelona)</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>