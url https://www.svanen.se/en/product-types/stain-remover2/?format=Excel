--- v3 (2026-06-14)
+++ v4 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd46567e6434fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62c1a7653a445cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbcda7b46bd4b4d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raa74ab0cc1244674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcda7b46bd4b4d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa74ab0cc1244674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">