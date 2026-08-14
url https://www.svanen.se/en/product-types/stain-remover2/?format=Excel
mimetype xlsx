--- v4 (2026-06-14)
+++ v5 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62c1a7653a445cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f13a46545eb405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raa74ab0cc1244674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb26ecc2da12d4f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa74ab0cc1244674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb26ecc2da12d4f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -420,50 +420,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Stain remover</x:v>
       </x:c>
       <x:c t="str">
         <x:v>006 Laundry detergents and stain removers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>8</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mayeri Industries AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Voldi tee 9, Tabivere</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tartu County</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>COOP Stain remover liquid 250ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4006 0162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP Stain remover powder, 500g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4006 0162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stain remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>006 Laundry detergents and stain removers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>A+ Stain Active 5 Stain Remover, Colored Clothes, 465 g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3006 0029, 3006 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stain remover</x:v>
       </x:c>
       <x:c t="str">
         <x:v>006 Laundry detergents and stain removers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>A+</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bluesun Consumer Brands, S.L.U.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Carrer de Vilassar, 5</x:v>