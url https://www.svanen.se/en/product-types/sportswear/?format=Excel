--- v0 (2026-02-17)
+++ v1 (2026-04-18)
@@ -1,406 +1,406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9247e56a32fe4ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe26d28e0ead4748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rb86d68a74ea2404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4e1db6cb18ad4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb86d68a74ea2404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e1db6cb18ad4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0445-263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0245-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0445-678</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0445-432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0145-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0445-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool yoga trousers - FG-9926-0155-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-0926-0245-279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's merino wool sports bra - FG-9926-0445-112</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool sports bra - FG-9926-0445-999</x:v>
-[...31 lines deleted...]
-        <x:v>Women's merino wool sports bra - FG-0926-0245-279</x:v>
+        <x:v>Women's merino wool sports bra - FG-0926-0245-112</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Women's merino wool sports bra - FG-9926-0445-480</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>Women's merino wool sports bra - FG-9926-0445-678</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>