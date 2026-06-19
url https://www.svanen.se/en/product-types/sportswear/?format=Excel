--- v1 (2026-04-18)
+++ v2 (2026-06-19)
@@ -1,278 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe26d28e0ead4748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf995e9b67a0f4453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4e1db6cb18ad4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R67e85b348b474f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e1db6cb18ad4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67e85b348b474f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0445-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool yoga trousers - FG-9926-0155-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0445-432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0145-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0445-678</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0245-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's merino wool sports bra - FG-9926-0445-263</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool sports bra - FG-9926-0245-999</x:v>
-[...159 lines deleted...]
-        <x:v>Women's merino wool yoga trousers - FG-9926-0155-999</x:v>
+        <x:v>Women's merino wool sports bra - FG-0926-0245-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sportswear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool sports bra - FG-9926-0445-480</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -293,114 +357,50 @@
       <x:c t="str">
         <x:v>Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Women's merino wool sports bra - FG-9926-0445-112</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Women's merino wool sports bra - FG-9926-0445-480</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sportswear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>