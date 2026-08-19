--- v2 (2026-06-19)
+++ v3 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf995e9b67a0f4453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d335fccc07c4e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R67e85b348b474f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc4dc6c36190845b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67e85b348b474f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4dc6c36190845b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">