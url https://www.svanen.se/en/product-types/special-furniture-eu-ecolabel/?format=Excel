--- v0 (2026-02-11)
+++ v1 (2026-04-12)
@@ -1,2518 +1,2518 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2feea9a0ad4b482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af0dd49e55a46f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rc1fc1cdab4cc4060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1632041fdfcb411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1fc1cdab4cc4060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1632041fdfcb411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Thorvald Outdoor Dining Bench SC111 Ivory frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Bench SC112 Ivory frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 888 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 912 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 872 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 618 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 960 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 951 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 911 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 973 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 867 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 870 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Bench SC112 Bronze Green frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 856 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 831 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 10 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 862 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 892 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 878 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV28, Large, 180x40 cm, Bronze Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 880 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 873 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 859 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 877 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 65 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Dining Bench SC111 Bronze Green frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 231 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bica Model 811 - Inklusiv varianter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bica Model 869 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 858 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bica Model 885 - Inklusiv varianter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bica Model 960 - Inklusiv varianter</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Bica Inderbeholder 20 liter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bica Model 883 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bica Drypbakke Stor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bica Model 231 - Inklusiv varianter</x:v>
-[...63 lines deleted...]
-        <x:v>Thorvald Outdoor Dining Bench SC111 Bronze Green frame</x:v>
+        <x:v>Bica Model 876 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 5 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 228 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 854 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 95 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 15 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder til fortroligt papir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV27, Small, 110x40 cm, Bronze Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 881 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 857 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 955 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 874 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>&amp;Tradition Allwood Stacking Trolley AV36 oak cear lacq</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 974 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 954 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder til batterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Drypbakke Lille</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 950 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 868 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 884 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV27, Small, 110x40 cm, Warm Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 886 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 830 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 887 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 812 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Bench SC112 Warm Black frame</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/054</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Thorvald Outdoor Dining Bench SC111 Ivory frame</x:v>
+        <x:v>Bica Model 976 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 871 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT T21 Curve Coat Rack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Takt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 975 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 891 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 863 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 824 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 875 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 860 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Drypbakke Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 855 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Dining Bench SC111 Warm Black frame</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/054</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ville Bench AV27, Small, 110x40 cm, Bronze Green</x:v>
+        <x:v>Bica Model 829 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 889 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV28, Large, 180x40 cm, Warm Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ville Bench AV28, Large, 180x40 cm, Warm Black</x:v>
-[...63 lines deleted...]
-        <x:v>Bica Model 855 - Inklusiv varianter</x:v>
+        <x:v>Bica Model 953 - Inklusiv varianter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bica Model 861 - Inklusiv varianter</x:v>
-      </x:c>
-[...2014 lines deleted...]
-        <x:v>Bica Model 891 - Inklusiv varianter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>