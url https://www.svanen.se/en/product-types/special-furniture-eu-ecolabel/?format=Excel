--- v1 (2026-04-12)
+++ v2 (2026-06-12)
@@ -1,85 +1,725 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af0dd49e55a46f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31d786f92c74846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1632041fdfcb411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3c71be2cd0154595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1632041fdfcb411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c71be2cd0154595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bica Model 878 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 862 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 892 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Dining Bench SC111 Bronze Green frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 231 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 811 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV28, Large, 180x40 cm, Bronze Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 880 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 873 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 859 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 877 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 65 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 872 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 618 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Bench SC112 Bronze Green frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 856 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 831 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 10 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 951 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 911 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Thorvald Outdoor Dining Bench SC111 Ivory frame</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/054</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
@@ -164,83 +804,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bica Model 872 - Inklusiv varianter</x:v>
-[...31 lines deleted...]
-        <x:v>Bica Model 618 - Inklusiv varianter</x:v>
+        <x:v>Bica Model 885 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 20 liter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
@@ -260,83 +900,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bica Model 951 - Inklusiv varianter</x:v>
-[...31 lines deleted...]
-        <x:v>Bica Model 911 - Inklusiv varianter</x:v>
+        <x:v>Bica Model 858 - Inklusiv varianter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
@@ -420,2003 +1028,1395 @@
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Thorvald Outdoor Bench SC112 Bronze Green frame</x:v>
+        <x:v>Bica Model 869 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 883 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Drypbakke Stor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 876 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 5 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 228 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 95 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 15 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 854 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder til fortroligt papir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Drypbakke Lille</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 974 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 954 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder til batterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 950 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 868 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV27, Small, 110x40 cm, Warm Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 886 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 830 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 884 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>&amp;Tradition Allwood Stacking Trolley AV36 oak cear lacq</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 874 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 881 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 857 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 955 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 887 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 812 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV27, Small, 110x40 cm, Bronze Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 824 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 875 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 863 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Bench SC112 Warm Black frame</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/054</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bica Model 856 - Inklusiv varianter</x:v>
-[...194 lines deleted...]
-        <x:v>DK/049/042</x:v>
+        <x:v>Bica Model 976 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 871 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 975 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 891 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 855 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Dining Bench SC111 Warm Black frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bica Model 880 - Inklusiv varianter</x:v>
-[...831 lines deleted...]
-        <x:v>&amp;Tradition Allwood Stacking Trolley AV36 oak cear lacq</x:v>
+        <x:v>Bica Model 829 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 889 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Special furniture (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT T21 Curve Coat Rack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>&amp;Tradition</x:v>
+        <x:v>Takt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bica Model 974 - Inklusiv varianter</x:v>
-[...670 lines deleted...]
-      <x:c t="str">
         <x:v>Bica Model 860 - Inklusiv varianter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bica Drypbakke Medium</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Bica Model 889 - Inklusiv varianter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Special furniture (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriparken 16</x:v>
       </x:c>