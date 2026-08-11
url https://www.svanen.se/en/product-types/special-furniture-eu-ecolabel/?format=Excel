--- v2 (2026-06-12)
+++ v3 (2026-08-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31d786f92c74846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0eb49fc1d543ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3c71be2cd0154595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd2af623371f943f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c71be2cd0154595" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2af623371f943f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">