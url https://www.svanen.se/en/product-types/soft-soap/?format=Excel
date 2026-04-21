--- v1 (2026-02-17)
+++ v2 (2026-04-21)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478a5189fac1435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra867c625a6764f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rc6b1ee14c9e048d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R41799c59b2884f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6b1ee14c9e048d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41799c59b2884f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Green Shine Gulsåpa, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Gysinge Såpa Originalet, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0202</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggesvägen 12</x:v>
@@ -100,538 +132,506 @@
       </x:c>
       <x:c t="str">
         <x:v>Soft soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GREENSHINE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gysinge Såpaspray Refill, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Originalet, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Originalet, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Originalet, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biokleen städsåpa, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biokleen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Oparfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpaspray Allrent Oparfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Såpa Grön, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Parfymerad (med pump), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Gysinge Såpa Oparfymerad, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0202</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggesvägen 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gysinge Såpa Oparfymerad, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Gysinge Såpa Oparfymerad (med pump), 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0202</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggesvägen 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gysinge Såpa Originalet, 500 ml</x:v>
-[...95 lines deleted...]
-        <x:v>Coop Såpa Grön, 750 ml</x:v>
+        <x:v>Gysinge Såpaspray Allrent, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Såpa Gul, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
-      </x:c>
-[...318 lines deleted...]
-        <x:v>Gysinge</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>