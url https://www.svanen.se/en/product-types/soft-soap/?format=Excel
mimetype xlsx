--- v2 (2026-04-21)
+++ v3 (2026-06-21)
@@ -1,637 +1,637 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra867c625a6764f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d32818a88e43f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R41799c59b2884f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R912091ccf39641e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41799c59b2884f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R912091ccf39641e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gysinge Såpa Originalet, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Shine Gulsåpa, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpaspray Refill, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Originalet, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Originalet, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Green Shine Gulsåpa, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GREENSHINE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gysinge Såpa Originalet, 1 l</x:v>
-[...31 lines deleted...]
-        <x:v>Green Shine Gulsåpa, 5 l</x:v>
+        <x:v>Gysinge Såpa Originalet, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biokleen städsåpa, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>GREENSHINE</x:v>
+        <x:v>Biokleen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gysinge Såpaspray Refill, 1000 ml</x:v>
-[...159 lines deleted...]
-        <x:v>Biokleen städsåpa, 750 ml</x:v>
+        <x:v>Gysinge Såpa Oparfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpaspray Allrent Oparfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Parfymerad (med pump), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Såpa Grön, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Biokleen</x:v>
+        <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gysinge Såpa Oparfymerad, 500 ml</x:v>
-[...63 lines deleted...]
-        <x:v>Coop Såpa Grön, 750 ml</x:v>
+        <x:v>Gysinge Såpa Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpa Oparfymerad (med pump), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gysinge Såpaspray Allrent, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggesvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gysinge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Såpa Gul, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gysinge Såpa Parfymerad (med pump), 500 ml</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Gysinge Såpa Oparfymerad, 2,5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0202</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge Centrum för Byggnadsvård AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggesvägen 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gysinge</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>