--- v3 (2026-06-21)
+++ v4 (2026-08-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d32818a88e43f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95286d435bca43eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R912091ccf39641e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R06674aae78674c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R912091ccf39641e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06674aae78674c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">