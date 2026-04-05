--- v1 (2026-02-03)
+++ v2 (2026-04-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aafcc840a0e4904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2c5ff0ddb943d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R16f87f9900874616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1f9cf04e88014a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16f87f9900874616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f9cf04e88014a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,243 +68,243 @@
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gold Fix 60 Natursåpa 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0176</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Liquid Green Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Stenfix 3, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Stenfix 3, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Gold Fix 60 Natursåpa 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0176</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ciroc</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SMB STÄDGROSS AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ursviksvägen 129</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundbyberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Staples Liquid Green Soap, 1000 ml</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Activa Såpa, 5l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Activa Såpa, 1l</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Activa Stenfix 3, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>