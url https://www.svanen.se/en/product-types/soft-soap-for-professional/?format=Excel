--- v2 (2026-04-05)
+++ v3 (2026-06-04)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2c5ff0ddb943d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b09c81fe06460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1f9cf04e88014a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd7b9428aa82b4f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f9cf04e88014a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7b9428aa82b4f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Staples Liquid Green Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Activa Free Såpa, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
@@ -100,178 +132,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ciroc</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SMB STÄDGROSS AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ursviksvägen 129</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundbyberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Staples Liquid Green Soap, 1000 ml</x:v>
-[...17 lines deleted...]
-        <x:v>Staples</x:v>
+        <x:v>Activa Stenfix 3, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Activa Stenfix 3, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Stenfix 3, 5 l</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Gold Fix 60 Natursåpa 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0176</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ciroc</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SMB STÄDGROSS AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ursviksvägen 129</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundbyberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Activa Free Såpa, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Activa Såpa, 5l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
@@ -320,62 +352,30 @@
         <x:v>3026 0146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CleanoCare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>