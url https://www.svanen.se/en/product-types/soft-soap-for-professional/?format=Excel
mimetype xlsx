--- v3 (2026-06-04)
+++ v4 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b09c81fe06460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b526d91b21641da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd7b9428aa82b4f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re33ac8b057cc4fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7b9428aa82b4f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re33ac8b057cc4fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,110 +68,110 @@
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Staples</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gold Fix 60 Natursåpa 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0176</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft soap for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Activa Free Såpa, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Sundbyberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Activa Stenfix 3, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft soap for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">