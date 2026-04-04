--- v0 (2026-02-13)
+++ v1 (2026-04-04)
@@ -1,2653 +1,2845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7aaa06ff814bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db511e5fb2a4f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rb9debbceda7b4db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R409300510275489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9debbceda7b4db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R409300510275489b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Damana Cleansing Gel, 375 ml (602000, 602734)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Liquid Soap, 5000 ml (400505)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 with pump, 6x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Spray Soap, 1000 ml (620501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 with flip, 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Clean, 500 ml (48410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hair &amp; Body Mini Shower Cream, 525 ml (425662)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Green, 500 ml (86573)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Clarity Hand Washing Foam Soap, 1000 ml (520201)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Fresh, 500 ml (86573)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Deluxe 2 in 1, 6x0,8 l (101108658)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 with flip, 10x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 canister, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>(Generic) Hair &amp; Body Gel, 375 ml (601801)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Green, 500 ml (86603)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lux Professional 2in1, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LUX Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Damana Hair &amp; Body Gel, 375 ml (602001, 602731)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Neutral, 500 ml (48441)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Midly Scented Hand Washing Foam Soap, 1000 ml (520501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Spray Soap Non-Perfumed, 1000 ml (620701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Shower Cream Liquid Soap, 1000 ml (420601)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hand Washing Liquid Soap, 1000 ml (420911)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Omnisens Hair &amp; Body Gel, 375 ml (601701, 601731)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 149</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tork Luxury Hand Washing Mini Foam Soap, 525 ml (525902)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pascal Morabito Hair and Body Gel PI, 375 ml (601601PI)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Liquid Soap, 1000 ml (424501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Neutral, 500 ml (48410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Green, 1000 ml (86511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baltic Bliss Hair &amp; Body Gel, 375 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001, 3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Sensitive Hand Washing Liquid Soap, 1000 ml (420701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hair &amp; Body Shower Cream, 1000 ml (424661)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hair &amp; Body Shower Cream, 475 ml (420662)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MyMed++ Mild Cremesæbe 2500 ml (35501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MyMed++</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Clean, 1000 ml (88110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing foam soap IoT, 1000 ml (434501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Fresh, 1000 ml (86511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scandinavian White Hair &amp; Body Gel, 375 ml (601501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scandinavian White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Pure  Neutral, 1000 ml (3136)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Sensitive Hand Washing Foam Soap, 1000 ml (520701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tork Sensitive Hand Washing Mini Liquid Soap, 475 ml (420702)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Katrin Foam Soap Fresh, 500 ml (86481)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tork Shower Cream Liquid Soap, 1000 ml (424601)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Luxury Hand Washing Liquid Soap, 1000 ml (420911)</x:v>
-[...31 lines deleted...]
-        <x:v>Katrin Foam Soap Fresh, 500 ml (86481)</x:v>
+        <x:v>Katrin Foam Soap Neutral, 500 ml (37780)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Foam Soap Neutral, 500 ml (37780)</x:v>
+        <x:v>Baltic Bliss Liquid Soap, 375 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001, 3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Clean, 500 ml (57870)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Touchfree Foam Soap Neutral, 500 ml (48410)</x:v>
+        <x:v>Tork Sensitive Hand Washing Mini Liquid Soap, 525 ml (425702)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Fresh, 500 ml (86542)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Liquid Soap Clean, 1000 ml (88110)</x:v>
+        <x:v>Scandinavian White Conditioning Shampoo, 375 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001, 3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scandinavian White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft care Deluxe 2 in 1 IC, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Sensitive Hand Washing Liquid Soap, 1000 ml (424701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>(Generic) Liquid Soap, 375 ml (601800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive Foam, 1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hair and Body Shower Cream IoT, 1000 ml (424661)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 with pump, 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Omnisens Liquid Soap, 375 ml (601700, 601734)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Green, 1000 ml (86450)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Liquid Soap Green, 1000 ml (86511)</x:v>
+        <x:v>Katrin Liquid Soap Pure Neutral, 500 ml (57870)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft care Deluxe Hand Soap IC, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algotherm Hair &amp; Body Gel, 375 ml (601931)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Algotherm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Clean, 500 ml (48441)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baltic Bliss Liquid Soap, 375 ml</x:v>
+        <x:v>Tork Luxury Hand Washing Foam Soap, 1000 ml (524901)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive IC Intellicare bottle, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algotherm Liquid Soap, 375 ml (601900, 601930)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Algotherm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Green, 500 ml (86481)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Odor Control Hand Washing Liquid Soap, 1000 ml (424011)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Green, 500 ml (86542)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pascal Morabito Hand Gel PI, 375 ml (601600PI)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Shower Cream Mini Liquid Soap, 475 ml (420602)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Mini Liquid Soap, 475 ml (420502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Clean, 500 ml (37780)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Clarity Hand Washing Mini Foam Soap, 525 ml (525202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Neutral, 1000 ml (88110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Clean, 1000 ml (3136)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Fresh, 1000 ml (86450)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Mini Liquid Soap, 525 ml (425502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive, 6x0,8 l (6972400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Scented Liquid Soap, 1000 ml (424503)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Liquid Soap, 1000 ml (420501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hand Washing Liquid Soap, 1000 ml (424911)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MyMed++ Mild Cremesæbe 5000 ml (35501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MyMed++</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Clarity hand washing foam soap IoT, 1000 ml (534201)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Fresh, 500 ml (86603)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Mini Foam Soap, 525 ml (525502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baltic Bliss Shower Gel, 375 ml (601305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Neutral, 1000 ml (3136)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MyMed ++ Mild Cremesæbe, 500 ml pumpe (H35501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MyMed++</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baltic Bliss Shampoo, 375 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001, 3090 0198</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 149</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
-      </x:c>
-[...2270 lines deleted...]
-        <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>