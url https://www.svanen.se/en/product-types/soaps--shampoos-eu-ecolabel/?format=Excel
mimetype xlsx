--- v1 (2026-04-04)
+++ v2 (2026-05-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db511e5fb2a4f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1dc526d3d64502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R409300510275489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4f1b38838e814a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R409300510275489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f1b38838e814a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -60,51 +60,51 @@
       <x:c t="str">
         <x:v>Damana Cleansing Gel, 375 ml (602000, 602734)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tork Mildly Scented Hand Washing Liquid Soap, 5000 ml (400505)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -476,51 +476,51 @@
       <x:c t="str">
         <x:v>(Generic) Hair &amp; Body Gel, 375 ml (601801)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Katrin Touchfree Liquid Soap Green, 500 ml (86603)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -572,51 +572,51 @@
       <x:c t="str">
         <x:v>Damana Hair &amp; Body Gel, 375 ml (602001, 602731)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Katrin Touchfree Liquid Soap Neutral, 500 ml (48441)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -764,51 +764,51 @@
       <x:c t="str">
         <x:v>Omnisens Hair &amp; Body Gel, 375 ml (601701, 601731)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tork Luxury Hand Washing Mini Foam Soap, 525 ml (525902)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -828,51 +828,51 @@
       <x:c t="str">
         <x:v>Pascal Morabito Hair and Body Gel PI, 375 ml (601601PI)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tork Mildly Scented Hand Washing Liquid Soap, 1000 ml (424501)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -956,51 +956,51 @@
       <x:c t="str">
         <x:v>Baltic Bliss Hair &amp; Body Gel, 375 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001, 3090 0198</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tork Sensitive Hand Washing Liquid Soap, 1000 ml (420701)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -1212,51 +1212,51 @@
       <x:c t="str">
         <x:v>Scandinavian White Hair &amp; Body Gel, 375 ml (601501)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scandinavian White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Katrin Foam Soap Pure  Neutral, 1000 ml (3136)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -1436,51 +1436,51 @@
       <x:c t="str">
         <x:v>Baltic Bliss Liquid Soap, 375 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001, 3090 0198</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Katrin Liquid Soap Clean, 500 ml (57870)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -1564,51 +1564,51 @@
       <x:c t="str">
         <x:v>Scandinavian White Conditioning Shampoo, 375 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001, 3090 0198</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scandinavian White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Soft care Deluxe 2 in 1 IC, 4x1,3 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -1660,51 +1660,51 @@
       <x:c t="str">
         <x:v>(Generic) Liquid Soap, 375 ml (601800)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Soft Care Sensitive Foam, 1,3 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -1788,51 +1788,51 @@
       <x:c t="str">
         <x:v>Omnisens Liquid Soap, 375 ml (601700, 601734)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Katrin Foam Soap Green, 1000 ml (86450)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -1916,51 +1916,51 @@
       <x:c t="str">
         <x:v>Algotherm Hair &amp; Body Gel, 375 ml (601931)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Algotherm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Katrin Touchfree Liquid Soap Clean, 500 ml (48441)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -2044,51 +2044,51 @@
       <x:c t="str">
         <x:v>Algotherm Liquid Soap, 375 ml (601900, 601930)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Algotherm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Katrin Foam Soap Green, 500 ml (86481)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -2172,51 +2172,51 @@
       <x:c t="str">
         <x:v>Pascal Morabito Hand Gel PI, 375 ml (601600PI)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tork Shower Cream Mini Liquid Soap, 475 ml (420602)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -2716,51 +2716,51 @@
       <x:c t="str">
         <x:v>Baltic Bliss Shower Gel, 375 ml (601305)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Katrin Foam Soap Neutral, 1000 ml (3136)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
@@ -2812,34 +2812,34 @@
       <x:c t="str">
         <x:v>Baltic Bliss Shampoo, 375 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001, 3090 0198</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>