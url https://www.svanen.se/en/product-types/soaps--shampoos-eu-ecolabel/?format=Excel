--- v2 (2026-05-27)
+++ v3 (2026-07-26)
@@ -1,2845 +1,2845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1dc526d3d64502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fa097c4fe54e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4f1b38838e814a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R27221a6b6e514ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f1b38838e814a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27221a6b6e514ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Katrin Liquid Soap Clean, 1000 ml (88110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Neutral, 500 ml (48441)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Midly Scented Hand Washing Foam Soap, 1000 ml (520501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Spray Soap Non-Perfumed, 1000 ml (620701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Shower Cream Liquid Soap, 1000 ml (420601)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Omnisens Hair &amp; Body Gel, 375 ml (601701, 601731)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Green, 500 ml (86603)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lux Professional 2in1, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LUX Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Damana Hair &amp; Body Gel, 375 ml (602001, 602731)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hand Washing Liquid Soap, 1000 ml (420911)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hand Washing Mini Foam Soap, 525 ml (525902)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baltic Bliss Hair &amp; Body Gel, 375 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001, 3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pascal Morabito Hair and Body Gel PI, 375 ml (601601PI)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Liquid Soap, 1000 ml (424501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Neutral, 500 ml (48410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Green, 1000 ml (86511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Clean, 500 ml (48410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hair &amp; Body Mini Shower Cream, 525 ml (425662)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Green, 500 ml (86573)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Clarity Hand Washing Foam Soap, 1000 ml (520201)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Fresh, 500 ml (86573)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Deluxe 2 in 1, 6x0,8 l (101108658)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 with flip, 10x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 canister, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>(Generic) Hair &amp; Body Gel, 375 ml (601801)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Sensitive Hand Washing Liquid Soap, 1000 ml (420701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Damana Cleansing Gel, 375 ml (602000, 602734)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Soft Care Sensitive H2 with pump, 6x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tork Mildly Scented Hand Washing Liquid Soap, 5000 ml (400505)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Soft Care Sensitive H2 with pump, 6x1 l</x:v>
+        <x:v>Tork Spray Soap, 1000 ml (620501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hair &amp; Body Shower Cream, 1000 ml (424661)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hair &amp; Body Shower Cream, 475 ml (420662)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MyMed++ Mild Cremesæbe 2500 ml (35501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MyMed++</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 with flip, 10x0,5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Spray Soap, 1000 ml (620501)</x:v>
-[...31 lines deleted...]
-        <x:v>Soft Care Sensitive H2 with flip, 10x0,5 l</x:v>
+        <x:v>Katrin Liquid Soap Fresh, 500 ml (86542)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing foam soap IoT, 1000 ml (434501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Fresh, 1000 ml (86511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scandinavian White Hair &amp; Body Gel, 375 ml (601501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scandinavian White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Pure  Neutral, 1000 ml (3136)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Shower Cream Liquid Soap, 1000 ml (424601)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Neutral, 500 ml (37780)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baltic Bliss Liquid Soap, 375 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001, 3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Sensitive Hand Washing Mini Liquid Soap, 525 ml (425702)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Sensitive Hand Washing Foam Soap, 1000 ml (520701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Fresh, 500 ml (86481)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Sensitive Hand Washing Mini Liquid Soap, 475 ml (420702)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Clean, 500 ml (57870)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Sensitive Hand Washing Liquid Soap, 1000 ml (424701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scandinavian White Conditioning Shampoo, 375 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001, 3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scandinavian White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft care Deluxe 2 in 1 IC, 4x1,3 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Touchfree Foam Soap Clean, 500 ml (48410)</x:v>
+        <x:v>Katrin Liquid Soap Pure Neutral, 500 ml (57870)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft care Deluxe Hand Soap IC, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algotherm Hair &amp; Body Gel, 375 ml (601931)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Algotherm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Clean, 500 ml (48441)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Luxury Hair &amp; Body Mini Shower Cream, 525 ml (425662)</x:v>
-[...31 lines deleted...]
-        <x:v>Katrin Touchfree Foam Soap Green, 500 ml (86573)</x:v>
+        <x:v>Tork Luxury Hand Washing Foam Soap, 1000 ml (524901)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Green, 1000 ml (86450)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Clarity Hand Washing Foam Soap, 1000 ml (520201)</x:v>
-[...31 lines deleted...]
-        <x:v>Katrin Touchfree Foam Soap Fresh, 500 ml (86573)</x:v>
+        <x:v>Soft Care Sensitive IC Intellicare bottle, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>(Generic) Liquid Soap, 375 ml (601800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hair and Body Shower Cream IoT, 1000 ml (424661)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 with pump, 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive Foam, 1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Omnisens Liquid Soap, 375 ml (601700, 601734)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algotherm Liquid Soap, 375 ml (601900, 601930)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Algotherm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Green, 500 ml (86481)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Soft Care Deluxe 2 in 1, 6x0,8 l (101108658)</x:v>
+        <x:v>Tork Odor Control Hand Washing Liquid Soap, 1000 ml (424011)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Mini Liquid Soap, 475 ml (420502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Clean, 1000 ml (3136)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Fresh, 1000 ml (86450)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Clarity Hand Washing Mini Foam Soap, 525 ml (525202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Neutral, 1000 ml (88110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Mini Liquid Soap, 525 ml (425502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive, 6x0,8 l (6972400)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soft Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Soft Care Sensitive H2 with flip, 10x1 l</x:v>
-[...63 lines deleted...]
-        <x:v>(Generic) Hair &amp; Body Gel, 375 ml (601801)</x:v>
+        <x:v>Tork Scented Liquid Soap, 1000 ml (424503)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Mini Foam Soap, 525 ml (525502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baltic Bliss Shower Gel, 375 ml (601305)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mildly Scented Hand Washing Liquid Soap, 1000 ml (420501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Clarity hand washing foam soap IoT, 1000 ml (534201)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Hand Washing Liquid Soap, 1000 ml (424911)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MyMed++ Mild Cremesæbe 5000 ml (35501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MyMed++</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Fresh, 500 ml (86603)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Shower Cream Mini Liquid Soap, 475 ml (420602)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Green, 500 ml (86542)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001, 5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pascal Morabito Hand Gel PI, 375 ml (601600PI)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Touchfree Liquid Soap Green, 500 ml (86603)</x:v>
+        <x:v>Katrin Foam Soap Clean, 500 ml (37780)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lux Professional 2in1, 2x5 l</x:v>
-[...49 lines deleted...]
-        <x:v/>
+        <x:v>MyMed ++ Mild Cremesæbe, 500 ml pumpe (H35501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MyMed++</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baltic Bliss Shampoo, 375 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001, 3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Touchfree Liquid Soap Neutral, 500 ml (48441)</x:v>
+        <x:v>Katrin Foam Soap Neutral, 1000 ml (3136)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/030/001, 5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soaps &amp; Shampoos (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
-      </x:c>
-[...2206 lines deleted...]
-        <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>