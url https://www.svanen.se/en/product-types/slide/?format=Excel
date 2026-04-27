--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,117 +1,565 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb965abe1c1e2488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9b1185f75c4ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rf273bef5624e4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4caf92cecd464670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf273bef5624e4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4caf92cecd464670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x4,1 meter Rutschkana, grå, 40-142-213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,95x0,5m, Rutschkana, grå, 40-143-913</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175510 Rutschkana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x3,1 meter Rutschkana, röd, 40-142-122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x7,1 meter Rutschkana, grå, 40-142-523</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutch H1,40/B1,0/L3,1m system Rutschkana, grå, 40-142-109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutch H1,40/B0,5/L3,1m system Rutschkana, grå, 40-142-103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tärrengrutschkana m/plattform 1x5,1m Rutschkana, röd, 40-143-322</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rutschkana frittståande, gulvhøyd 55 cm, röd/grå, 25-200-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x6,1 meter Rutschkana, grå, 40-142-413</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x5,1 meter Rutschkana, röd, 40-142-322</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x6,1m Rutschkana, röd, 40-143-422</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x3,1m Rutschkana, grå, 40-143-123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x8,1 meter Rutschkana, grå, 40-142-613</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,95x0,5m, Rutschkana, röd, 40-143-911</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tärrengrutschkana m/plattform 0,5x7,1m Rutschkana, grå, 40-143-513</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -132,147 +580,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tärrengrutschkana m/plattform 0,95x0,5m, Rutschkana, röd, 40-143-911</x:v>
-[...95 lines deleted...]
-        <x:v>Tärrengrutschkana 0,5x4,1 meter Rutschkana, grå, 40-142-213</x:v>
+        <x:v>Tärrengrutschkana m/plattform 1x3,1m Rutschkana, röd, 40-143-122</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -292,83 +644,1011 @@
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tärrengrutschkana 1x7,1 meter Rutschkana, grå, 40-142-523</x:v>
-[...31 lines deleted...]
-        <x:v>Tärrengrutschkana m/plattform 1x3,1m Rutschkana, röd, 40-143-122</x:v>
+        <x:v>Tärrengrutschkana m/plattform 0,5x5,1m Rutschkana, röd, 40-143-311</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x5,1m Rutschkana, grå, 40-143-323</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutschkana med stativ Rutschkana, svart/röd/gul, 40-146-400</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x4,1 meter Rutschkana, grå, 40-142-223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>400-0300-00 Bloom Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tunbytorpsgatan 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x7,1m Rutschkana, grå, 40-143-523</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x3,1 meter Rutschkana, grå, 40-142-123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x7,1m Rutschkana, röd, 40-143-511</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x8,1 meter Rutschkana, grå, 40-142-623</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x8,1 meter Rutschkana, röd, 40-142-611</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x5,1m Rutschkana, grå, 40-143-313</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x8,1m Rutschkana, röd, 40-143-622</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutschkana frittståande, gulvhøyd 55 cm, trädstruktur/grå, 25-200-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Räcken til tärrengrutschkana (set) Rutschkana, röd, 40-145-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x5,1 meter Rutschkana, röd, 40-142-311</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x4,1m Rutschkana, röd, 40-143-211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x6,1m Rutschkana, röd, 40-143-411</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x4,1m Rutschkana, röd, 40-143-222</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutschkana frittståande, gulvhøyd 95 cm, trädstruktur/grå, 25-200-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutsjebane med stativ Rutsjebane, sort/grål, 40-146-401</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x3,1 meter Rutschkana, röd, 40-142-111</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x7,1m Rutschkana, röd, 40-143-522</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x8,1 meter Rutschkana, röd, 40-142-622</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,55x0,5m, Rutschkana, röd, 40-143-811</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x6,1m Rutschkana, grå, 40-143-423</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x7,1 meter Rutschkana, röd, 40-142-511</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x3,1m Rutschkana, grå, 40-143-113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x8,1m Rutschkana, grå, 40-143-613</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x8,1m Rutschkana, röd, 40-143-611</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x3,1m Rutschkana, röd, 40-143-111</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x5,1 meter Rutschkana, grå, 40-142-313</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -388,1907 +1668,627 @@
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tärrengrutschkana 0,5x5,1 meter Rutschkana, grå, 40-142-313</x:v>
+        <x:v>Slide Larven item.8001172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutschkana frittståande, gulvhøyd 95 cm, röd/grå, 25-200-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x4,1m Rutschkana, grå, 40-143-213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175585 Rutschkana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x7,1 meter Rutschkana, röd, 40-142-522</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x3,1 meter Rutschkana, grå, 40-142-113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x4,1 meter Rutschkana, röd, 40-142-211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutch H1,40/B1,0/L3,1m system Rutschkana, röd, 40-142-105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frittstående rutsjebane Gulvh =95cm, Rutsjebane,  Trestruktur/grå, 25-200-352</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x6,1 meter Rutschkana, röd, 40-142-411</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,55x0,5m, Rutschkana, grå, 40-143-813</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Slide Rex item.8035632</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x5,1 meter Rutschkana, grå, 40-142-323</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frittstående rutsjebane Gulvh =95cm Rutsjebane, Rød/grå, 25-200-351</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175515 Rutschkana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x6,1m Rutschkana, grå, 40-143-413</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x7,1 meter Rutschkana, grå, 40-142-513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x4,1m Rutschkana, grå, 40-143-223</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tärrengrutschkana 1x6,1 meter Rutschkana, röd, 40-142-422</x:v>
-      </x:c>
-[...1822 lines deleted...]
-        <x:v>Frittstående rutsjebane Gulvh =95cm, Rutsjebane,  Trestruktur/grå, 25-200-352</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>