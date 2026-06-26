--- v2 (2026-04-27)
+++ v3 (2026-06-26)
@@ -1,117 +1,1013 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9b1185f75c4ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2426c0160bfc4ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4caf92cecd464670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R87db7ce7fbe6402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4caf92cecd464670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87db7ce7fbe6402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rutch H1,40/B0,5/L3,1m system Rutschkana, grå, 40-142-103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutch H1,40/B1,0/L3,1m system Rutschkana, grå, 40-142-109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x3,1 meter Rutschkana, röd, 40-142-122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x3,1 meter Rutschkana, grå, 40-142-123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tärrengrutschkana 0,5x4,1 meter Rutschkana, grå, 40-142-213</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tärrengrutschkana 1x4,1 meter Rutschkana, grå, 40-142-223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x5,1 meter Rutschkana, röd, 40-142-322</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x6,1 meter Rutschkana, grå, 40-142-413</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x6,1 meter Rutschkana, grå, 40-142-423</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x7,1 meter Rutschkana, grå, 40-142-523</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x8,1 meter Rutschkana, röd, 40-142-611</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x8,1 meter Rutschkana, grå, 40-142-613</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x8,1 meter Rutschkana, grå, 40-142-623</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x3,1m Rutschkana, röd, 40-143-122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x3,1m Rutschkana, grå, 40-143-123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x5,1m Rutschkana, röd, 40-143-311</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x5,1m Rutschkana, grå, 40-143-313</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x5,1m Rutschkana, röd, 40-143-322</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x5,1m Rutschkana, grå, 40-143-323</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x6,1m Rutschkana, röd, 40-143-422</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x7,1m Rutschkana, röd, 40-143-511</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x7,1m Rutschkana, grå, 40-143-513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x7,1m Rutschkana, grå, 40-143-523</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x8,1m Rutschkana, röd, 40-143-622</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x8,1m Rutschkana, grå, 40-143-623</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutschkana med stativ Rutschkana, svart/röd/gul, 40-146-400</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutschkana frittståande, gulvhøyd 55 cm, röd/grå, 25-200-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>400-0300-00 Bloom Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tunbytorpsgatan 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,95x0,5m, Rutschkana, röd, 40-143-911</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tärrengrutschkana m/plattform 0,95x0,5m, Rutschkana, grå, 40-143-913</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -132,915 +1028,947 @@
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset Group Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 8146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rovaniemi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tärrengrutschkana 1x3,1 meter Rutschkana, röd, 40-142-122</x:v>
-[...863 lines deleted...]
-        <x:v>Tärrengrutschkana m/plattform 1x8,1m Rutschkana, röd, 40-143-622</x:v>
+        <x:v>Fristående rutschkana 2 m hög, Rutschkana, trästruktur, 40-146-501</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fristående rutschkana 2 m hög, Rutschkana, röd, 40-146-500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rutch H1,40/B1,0/L3,1m system Rutschkana, röd, 40-142-105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x3,1 meter Rutschkana, röd, 40-142-111</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x3,1 meter Rutschkana, grå, 40-142-113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x4,1 meter Rutschkana, röd, 40-142-211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x4,1 meter Rutschkana, röd, 40-142-222</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x5,1 meter Rutschkana, röd, 40-142-311</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x5,1 meter Rutschkana, grå, 40-142-313</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x5,1 meter Rutschkana, grå, 40-142-323</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x6,1 meter Rutschkana, röd, 40-142-411</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x6,1 meter Rutschkana, röd, 40-142-422</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x7,1 meter Rutschkana, röd, 40-142-511</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x7,1 meter Rutschkana, grå, 40-142-513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x7,1 meter Rutschkana, röd, 40-142-522</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana 1x8,1 meter Rutschkana, röd, 40-142-622</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x3,1m Rutschkana, röd, 40-143-111</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x3,1m Rutschkana, grå, 40-143-113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x4,1m Rutschkana, röd, 40-143-211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x4,1m Rutschkana, grå, 40-143-213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x4,1m Rutschkana, röd, 40-143-222</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x4,1m Rutschkana, grå, 40-143-223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x6,1m Rutschkana, röd, 40-143-411</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x6,1m Rutschkana, grå, 40-143-413</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x6,1m Rutschkana, grå, 40-143-423</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 1x7,1m Rutschkana, röd, 40-143-522</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x8,1m Rutschkana, röd, 40-143-611</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tärrengrutschkana m/plattform 0,5x8,1m Rutschkana, grå, 40-143-613</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Räcken til tärrengrutschkana (set) Rutschkana, röd, 40-145-050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -1060,179 +1988,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Räcken til tärrengrutschkana (set) Rutschkana, röd, 40-145-050</x:v>
-[...127 lines deleted...]
-        <x:v>Tärrengrutschkana m/plattform 1x4,1m Rutschkana, röd, 40-143-222</x:v>
+        <x:v>Rutschkana frittståande, gulvhøyd 95 cm, röd/grå, 25-200-341</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -1252,1050 +2052,314 @@
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Frittstående rutsjebane Gulvh =95cm Rutsjebane, Rød/grå, 25-200-351</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frittstående rutsjebane Gulvh =95cm, Rutsjebane,  Trestruktur/grå, 25-200-352</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rutsjebane med stativ Rutsjebane, sort/grål, 40-146-401</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tärrengrutschkana 0,5x3,1 meter Rutschkana, röd, 40-142-111</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Tärrengrutschkana m/plattform 0,55x0,5m, Rutschkana, röd, 40-143-811</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tärrengrutschkana m/plattform 1x6,1m Rutschkana, grå, 40-143-423</x:v>
-[...250 lines deleted...]
-        <x:v>ULEFOSS</x:v>
+        <x:v>Tärrengrutschkana m/plattform 0,55x0,5m, Rutschkana, grå, 40-143-813</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Slide Rex item.8035632</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Slide Larven item.8001172</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rutschkana frittståande, gulvhøyd 95 cm, röd/grå, 25-200-341</x:v>
-[...58 lines deleted...]
-        <x:v>ULEFOSS</x:v>
+        <x:v>SL175515 Rutschkana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>SL175585 Rutschkana</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4073 0022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset Group Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 8146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rovaniemi</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>