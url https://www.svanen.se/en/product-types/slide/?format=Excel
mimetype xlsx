--- v3 (2026-06-26)
+++ v4 (2026-09-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2426c0160bfc4ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdd27c680074079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R87db7ce7fbe6402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc110cb13fcd24132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87db7ce7fbe6402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc110cb13fcd24132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -1092,50 +1092,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tärrengrutschkana 0,5x4,1 meter Rutschkana, röd, 40-142-211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rutch H1,40/B1,0/L3,1m system Rutschkana, röd, 40-142-105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -1157,82 +1189,50 @@
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tärrengrutschkana 0,5x3,1 meter Rutschkana, grå, 40-142-113</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Tärrengrutschkana 0,5x4,1 meter Rutschkana, röd, 40-142-211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Slide</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>