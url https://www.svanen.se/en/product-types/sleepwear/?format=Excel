--- v1 (2026-02-17)
+++ v2 (2026-04-19)
@@ -1,278 +1,278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e981fbd860b43a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b169ee1784444b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R50ad0fb416444ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R403df4bd4b224b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50ad0fb416444ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R403df4bd4b224b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool strap dress - FG-7536-0165-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool strap dress - FG-7536-0165-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's strappy merino wool dress - FG-7536-0165-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton pyjama top - FG-5384-0112-716</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Merino wool strappy dress - FG-7536-0165-789</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s cotton pyjama top - FG-7584-0212-716</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Merino wool strappy dress - FG-7536-0165-999</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Merino wool strappy dress - FG-7536-0165-789</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sleepwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>