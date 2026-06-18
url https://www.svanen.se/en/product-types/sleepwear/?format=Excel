--- v2 (2026-04-19)
+++ v3 (2026-06-18)
@@ -1,177 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b169ee1784444b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c50713402ab45f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R403df4bd4b224b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcfbaf40d697a4960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R403df4bd4b224b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfbaf40d697a4960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's strappy merino wool dress - FG-7536-0165-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool strap dress - FG-7536-0165-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's merino wool strap dress - FG-7536-0165-183</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sleepwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool strap dress - FG-7536-0165-769</x:v>
-[...58 lines deleted...]
-        <x:v>Herning</x:v>
+        <x:v>Pyjamas S/M Weekend Stories – Suite One Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pyjamas L/XL Weekend Stories – Suite One Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Children’s cotton pyjama top - FG-5384-0112-716</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sleepwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
@@ -196,90 +260,154 @@
       </x:c>
       <x:c t="str">
         <x:v>Sleepwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Merino wool strappy dress - FG-7536-0165-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women’s cotton pyjama top - FG-7584-0212-716</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sleepwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Merino wool strappy dress - FG-7536-0165-999</x:v>
-[...26 lines deleted...]
-        <x:v>Herning</x:v>
+        <x:v>Pyjamas L/XL Weekend Stories – Suite One White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pyjamas S/M Weekend Stories – Suite One White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sleepwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>