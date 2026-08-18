--- v3 (2026-06-18)
+++ v4 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c50713402ab45f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ab1f8d6fc64b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcfbaf40d697a4960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R449339fab7a14d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfbaf40d697a4960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R449339fab7a14d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -150,83 +150,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Pyjamas S/M Weekend Stories – Suite One Sky Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sleepwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Pyjamas L/XL Weekend Stories – Suite One Sky Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sleepwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Children’s cotton pyjama top - FG-5384-0112-716</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sleepwear</x:v>
       </x:c>
       <x:c t="str">
@@ -342,72 +342,72 @@
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Pyjamas L/XL Weekend Stories – Suite One White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sleepwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Pyjamas S/M Weekend Stories – Suite One White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sleepwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>