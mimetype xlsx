--- v0 (2026-03-03)
+++ v1 (2026-05-03)
@@ -1,182 +1,1078 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7699b5be4b6749c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e70cae7c904621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R749da3a8eb7f4c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8c0b4a1c81e547fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R749da3a8eb7f4c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c0b4a1c81e547fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Grey Harmony, , Live Pure lacquer, 10154275</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Cordoba, , Live Matt lacquer, 10154265</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Brazilian Brown, , Live Pure lacquer, 10154138</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Parquet skirtings, Oak,Pale White, , Live Pure lacquer, 10154131</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Oregon, , Live Matt lacquer, 10154253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Soft Brown, , Live Matt Plus lacquer, 10154238</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Medium Grey, , Live Matt Plus lacquer, 10154172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Parquet skirtings, Oak,Smoked, , Live Matt lacquer, 10154132</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boen, Parquet skirtings, Oak,Oregon, , Live Matt lacquer, 10154253</x:v>
-[...31 lines deleted...]
-        <x:v>Boen, Parquet skirtings, Oak,Cordoba, , Live Matt lacquer, 10154265</x:v>
+        <x:v>Boen, Parquet skirtings, Oak,White, , Live Pure lacquer, 10154134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,India Grey, , Live Pure lacquer, 10154119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Toscana, , Live Matt lacquer, 10154273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak, , Live Pure lacquer, 10154169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak, , unfinished, 10154264</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Ash,White, , Live Pure lacquer, 10154139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Ash, , Live Pure lacquer, 10154161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak, , Live Pure lacquer, 10154244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Toscana, , Live Matt lacquer, 10154163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Warm Grey, , Live Pure lacquer, 10154276</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen,Parquet skirtings,Oak,Pale White,Live Pure lacquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Warm Cotton, , Live Pure lacquer, 10154250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Smoked, , Live Pure lacquer, 10154246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Semi Smoked, , Live Pure lacquer, 10154164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Fresh White, , Live Matt Plus lacquer, 10154173</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Horizon, , Live Pure lacquer, 10154129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak, , Live Matt lacquer, 10154142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Ginger Brown, , Live Pure lacquer, 10154162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Ash,White, , Live Matt lacquer, 10154165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Maple, , Live Matt lacquer, 10154449</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Arizona, , Live Matt lacquer, 10154174</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,White, , Live Matt lacquer, 10154249</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Arizona, , Live Matt lacquer, 10154168</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Ash, , Live Matt lacquer, 10154282</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
@@ -196,979 +1092,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boen, Parquet skirtings, Oak,Fresh White, , Live Matt Plus lacquer, 10154173</x:v>
+        <x:v>Boen, Parquet skirtings, Cherry american, , Live Matt lacquer, 10154247</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Boen, Parquet skirtings, Oak, , Live Matt lacquer, 10154270</x:v>
-      </x:c>
-[...894 lines deleted...]
-        <x:v>Boen, Parquet skirtings, Oak,Warm Cotton, , Live Pure lacquer, 10154250</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>