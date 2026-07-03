--- v1 (2026-05-03)
+++ v2 (2026-07-03)
@@ -1,85 +1,565 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e70cae7c904621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43133372b13e4127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8c0b4a1c81e547fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R73713b5b8b654c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c0b4a1c81e547fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73713b5b8b654c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,White, , Live Pure lacquer, 10154134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,India Grey, , Live Pure lacquer, 10154119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Toscana, , Live Matt lacquer, 10154273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak, , Live Pure lacquer, 10154169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Smoked, , Live Matt lacquer, 10154132</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak, , unfinished, 10154264</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Brazilian Brown, , Live Pure lacquer, 10154138</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Pale White, , Live Pure lacquer, 10154131</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Oregon, , Live Matt lacquer, 10154253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Toscana, , Live Matt lacquer, 10154163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak, , Live Pure lacquer, 10154244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Ash,White, , Live Pure lacquer, 10154139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Ash, , Live Pure lacquer, 10154161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Soft Brown, , Live Matt Plus lacquer, 10154238</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Medium Grey, , Live Matt Plus lacquer, 10154172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Parquet skirtings, Oak,Grey Harmony, , Live Pure lacquer, 10154275</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
@@ -100,530 +580,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boen, Parquet skirtings, Oak,Brazilian Brown, , Live Pure lacquer, 10154138</x:v>
-[...478 lines deleted...]
-      <x:c t="str">
         <x:v>Boen, Parquet skirtings, Oak,Warm Grey, , Live Pure lacquer, 10154276</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
@@ -708,147 +708,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak, , Live Matt lacquer, 10154142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Parquet skirtings, Oak,Semi Smoked, , Live Pure lacquer, 10154164</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Horizon, , Live Pure lacquer, 10154129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Parquet skirtings, Oak,Fresh White, , Live Matt Plus lacquer, 10154173</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boen, Parquet skirtings, Oak,Horizon, , Live Pure lacquer, 10154129</x:v>
-[...31 lines deleted...]
-        <x:v>Boen, Parquet skirtings, Oak, , Live Matt lacquer, 10154142</x:v>
+        <x:v>Boen, Parquet skirtings, Maple, , Live Matt lacquer, 10154449</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Arizona, , Live Matt lacquer, 10154168</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
@@ -900,82 +964,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boen, Parquet skirtings, Maple, , Live Matt lacquer, 10154449</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Boen, Parquet skirtings, Oak,Arizona, , Live Matt lacquer, 10154174</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
@@ -996,51 +1028,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boen, Parquet skirtings, Oak,Arizona, , Live Matt lacquer, 10154168</x:v>
+        <x:v>Boen, Parquet skirtings, Oak,Elephant Grey, , Live Pure lacquer, 10154145</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
@@ -1060,115 +1092,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boen, Parquet skirtings, Oak,Elephant Grey, , Live Pure lacquer, 10154145</x:v>
+        <x:v>Boen, Parquet skirtings, Oak, , Live Matt lacquer, 10154270</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Boen, Parquet skirtings, Cherry american, , Live Matt lacquer, 10154247</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Boen, Parquet skirtings, Oak, , Live Matt lacquer, 10154270</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>