--- v2 (2026-07-03)
+++ v3 (2026-09-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43133372b13e4127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d4c70c9c5546be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R73713b5b8b654c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R143932a8234444af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73713b5b8b654c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R143932a8234444af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -644,50 +644,402 @@
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Ginger Brown, , Live Pure lacquer, 10154162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Ash,White, , Live Matt lacquer, 10154165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Arizona, , Live Matt lacquer, 10154174</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,White, , Live Matt lacquer, 10154249</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Semi Smoked, , Live Pure lacquer, 10154164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Horizon, , Live Pure lacquer, 10154129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Fresh White, , Live Matt Plus lacquer, 10154173</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak,Elephant Grey, , Live Pure lacquer, 10154145</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Ash, , Live Matt lacquer, 10154282</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Oak, , Live Matt lacquer, 10154270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boen, Parquet skirtings, Cherry american, , Live Matt lacquer, 10154247</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0029, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skirtings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Boen, Parquet skirtings, Oak,Warm Cotton, , Live Pure lacquer, 10154250</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
@@ -740,435 +1092,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boen, Parquet skirtings, Oak,Semi Smoked, , Live Pure lacquer, 10154164</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Boen, Parquet skirtings, Maple, , Live Matt lacquer, 10154449</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Boen, Parquet skirtings, Oak,Arizona, , Live Matt lacquer, 10154168</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>Boen, Parquet skirtings, Cherry american, , Live Matt lacquer, 10154247</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0029, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skirtings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>