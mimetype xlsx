--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,117 +1,1045 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfa741fddf94c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8d88b99ae8406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rd2d25bd1f4204ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rede0dc491bf94b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2d25bd1f4204ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rede0dc491bf94b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Hudkräm Oparfymerad, 100 ml (26001263)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mushie Baby Oil, 145 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mushie</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bleskiftecreme, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby powder, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0265, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Bröstvårtskräm, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Vitt Vaselin, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Body Lotion, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lupilu Sensitive Zinc Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bad &amp; Kroppolja, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Fet Kräm, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Herobility Baby Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herobility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dialon Babypuder, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0265, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialon Baby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Kronans Extra Care Panthenolkräm 5%, 100 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0112, 5090 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronans Apotek</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lille Kanin Fet Kräm, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Bambo Nature Body Lotion for kids, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Body Lotion, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>lupilu sensitive bodylotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Babylotion oparfymerad, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bleskiftecreme, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin SOS Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Herobility Baby Body Lotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herobility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Zinc Cream, 60 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Baby Olja Oparfymerad, 150 ml - 20002167</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Lotion, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Protecting SOS Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Kids Face &amp; Body Lotion, 500 ml - 20002320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Moisturizing Face &amp; Body Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bleskiftecreme, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Doris Kroppspuder, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0265, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Mums with love Bath &amp; Body Oil, 100 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0112, 5090 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mums with love</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
@@ -164,2678 +1092,1750 @@
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mushie</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Doris Kroppspuder, 100 g</x:v>
-[...2 lines deleted...]
-        <x:v>5090 0265, 5090 0003</x:v>
+        <x:v>Libero Baby Oil, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark baby Lanolin Salve, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Zinc 12%, 15 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Doris Babyolja parfymfri, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronans Apotek</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bramming</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA Baby Olja Oparfymerad, 150 ml - 20002167</x:v>
+        <x:v>Apoteket Babysalva oparfymerad, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bad &amp; Kroppolja, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Panthenolsalva 5%, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Baby Oil, 145 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Bath &amp; Body Oil, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Kroppsolja, 150 ml - 20002887</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Babypudder, 90 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Cleansing Diaper Change Dream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Fet Kräm, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Lotion, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby lotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin, Bad &amp; Kroppolja, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0402, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Zinksalva 12%, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Zinc Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lupilu Sensitive Baby Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin, Bad &amp; Kroppolja, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0402, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Nourishing Baby Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Herobility Baby Zinc Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herobility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Reparerande kräm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Soothing Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mushie Baby cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mushie</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Lotion free from perfume and color, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0371</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Powder free from perfume and color, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0371</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Baby Olie, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Baby Zinksalva oparfymerad, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby Care Protecting SOS Balm, 100 ml</x:v>
+        <x:v>ICA Baby Hudlotion oparfymerad, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Hudsalva Oparfymerad, 30 ml (26001264)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Zinksalva Oparfymerad, 30 ml (26001265)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Happy Cheeks Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin SOS Balm, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mushie Baby Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mushie</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Axfood Minstingen Baby Oil, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0424</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Baby Skin Oli, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0106, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Oil free from perfume and color, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0371</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Zinc 12%, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Baby Creme, 100  ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamse Hudlotion, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bamse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Barriärkräm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Lanolin Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Repair Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebamed Baby &amp; Kids Vårdande Creme, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0257, 5090 0257</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebamed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebapharma GmbH &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Binger Strasse 80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Boppard</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Babyolja, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0097, 5090 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Baby Care</x:v>
+        <x:v>Minstingen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bramming</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby Care Moisturizing Face &amp; Body Cream, 100 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Libero Baby Oil, 150 ml</x:v>
+        <x:v>Bambo Nature Soothing Cream for Kids, 100 ml - 26000987</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin, Bad &amp; Kroppolja, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0402, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Lotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Cream, 200 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Libero</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Libero Zinc Cream, 60 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Lille Kanin Lotion, 100 ml</x:v>
+        <x:v>Änglamark Baby Zink Salve, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Babyolja oparfymerad, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin SOS Stick, 16 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0403, 5090 0395</x:v>
-      </x:c>
-[...2430 lines deleted...]
-        <x:v>5090 0402, 5090 0395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Olaf Ryes Gade 7N, 1.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>