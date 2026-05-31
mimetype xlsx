--- v2 (2026-04-06)
+++ v3 (2026-05-31)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8d88b99ae8406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92f8e2eb57f49ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rede0dc491bf94b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R776daf64f7a64f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rede0dc491bf94b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R776daf64f7a64f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -772,2074 +772,2042 @@
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Libero</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA Baby Olja Oparfymerad, 150 ml - 20002167</x:v>
+        <x:v>Lille Kanin Lotion, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Protecting SOS Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Moisturizing Face &amp; Body Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bleskiftecreme, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Doris Kroppspuder, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0265, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Bath &amp; Body Oil, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Body Lotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mushie Baby Body Lotion, 400 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Mushie</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Oil, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark baby Lanolin Salve, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Zinc 12%, 15 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Doris Babyolja parfymfri, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Babysalva oparfymerad, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bad &amp; Kroppolja, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Panthenolsalva 5%, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Baby Oil, 145 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Bath &amp; Body Oil, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Kroppsolja, 150 ml - 20002887</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Baby Olja, 150 ml - 20002746</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lille Kanin Lotion, 100 ml</x:v>
+        <x:v>Derma Kids Face &amp; Body Lotion, 500 ml - 20002859</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Babypudder, 90 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Hudsalva Oparfymerad, 30 ml (26001264)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Zinksalva Oparfymerad, 30 ml (26001265)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Happy Cheeks Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin SOS Balm, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0403, 5090 0395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Olaf Ryes Gade 7N, 1.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby Care Protecting SOS Balm, 100 ml</x:v>
+        <x:v>Mushie Baby Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mushie</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Axfood Minstingen Baby Oil, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0424</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Baby Skin Oli, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0106, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Oil free from perfume and color, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0371</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Zinc 12%, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Baby Creme, 100  ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamse Hudlotion, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bamse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Barriärkräm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Lanolin Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Repair Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Babyolja, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0097, 5090 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Soothing Cream for Kids, 100 ml - 26000987</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin, Bad &amp; Kroppolja, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0402, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Lotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Cream, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Zink Salve, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Babyolja oparfymerad, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin SOS Stick, 16 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Cleansing Diaper Change Dream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Baby Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bramming</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Derma Kids Face &amp; Body Lotion, 500 ml - 20002320</x:v>
+        <x:v>Lille Kanin Fet Kräm, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Lotion, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby lotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin, Bad &amp; Kroppolja, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0402, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Zinksalva 12%, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Zinc Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lupilu Sensitive Baby Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin, Bad &amp; Kroppolja, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0402, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Nourishing Baby Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Herobility Baby Zinc Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herobility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Reparerande kräm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Soothing Cream, 100 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mushie Baby cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mushie</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Lotion free from perfume and color, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0371</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Powder free from perfume and color, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0371</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Baby Olie, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Derma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby Care Moisturizing Face &amp; Body Cream, 100 ml</x:v>
-[...159 lines deleted...]
-        <x:v>Mushie Baby Body Lotion, 400 ml</x:v>
+        <x:v>ICA Baby Zinksalva oparfymerad, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Mushie</x:v>
+        <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Libero Baby Oil, 50 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Änglamark baby Lanolin Salve, 100 ml</x:v>
+        <x:v>ICA Baby Hudlotion oparfymerad, 200 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Änglamark</x:v>
+        <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
-      </x:c>
-[...1662 lines deleted...]
-        <x:v>Kolding</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>