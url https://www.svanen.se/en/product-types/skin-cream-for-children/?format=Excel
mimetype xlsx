--- v3 (2026-05-31)
+++ v4 (2026-07-16)
@@ -1,2813 +1,2589 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92f8e2eb57f49ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae0451f210741aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R776daf64f7a64f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfa1bad917f5c4598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R776daf64f7a64f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa1bad917f5c4598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lille Kanin Fet Kräm, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kronans Extra Care Panthenolkräm 5%, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Bambo Nature Body Lotion for kids, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Body Lotion, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>lupilu sensitive bodylotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Babylotion oparfymerad, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bleskiftecreme, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin SOS Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Herobility Baby Body Lotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herobility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mushie Baby Oil, 145 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mushie</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Body Lotion, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lupilu Sensitive Zinc Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lupilu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bad &amp; Kroppolja, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Fet Kräm, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Herobility Baby Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herobility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dialon Babypuder, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0265, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialon Baby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Lotion, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Zinc Cream, 60 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Moisturizing Face &amp; Body Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bleskiftecreme, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Protecting SOS Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>VIDE VILDA baby/barn Hudkräm Oparfymerad, 100 ml (26001263)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VIDE VILDA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mushie Baby Oil, 145 ml</x:v>
+        <x:v>Lille Kanin Bleskiftecreme, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby powder, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0265, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark baby Lanolin Salve, 100 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Zinc 12%, 15 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Doris Babyolja parfymfri, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Babysalva oparfymerad, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Kroppsolja, 150 ml - 20002887</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Baby Olja, 150 ml - 20002746</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Kids Face &amp; Body Lotion, 500 ml - 20002859</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Bath &amp; Body Oil, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Body Lotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bad &amp; Kroppolja, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Oil, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mushie Baby Body Lotion, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mushie</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lille Kanin Bleskiftecreme, 500 ml</x:v>
+        <x:v>Bambo Nature Baby Oil, 145 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Bath &amp; Body Oil, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin SOS Balm, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0403, 5090 0395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Olaf Ryes Gade 7N, 1.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Baby powder, 100 g</x:v>
-[...2 lines deleted...]
-        <x:v>5090 0265, 5090 0003</x:v>
+        <x:v>Mushie Baby Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mushie</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Axfood Minstingen Baby Oil, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0424</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin SOS Stick, 16 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Babyolja oparfymerad, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Babyolja, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Hudsalva Oparfymerad, 30 ml (26001264)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Zinksalva Oparfymerad, 30 ml (26001265)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Happy Cheeks Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin, Bad &amp; Kroppolja, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0402, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Lotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Cream, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Cleansing Diaper Change Dream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Fet Kräm, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Lotion, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0403, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby lotion, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bramming</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kronans Extra Care Bröstvårtskräm, 50 ml</x:v>
+        <x:v>Änglamark Baby oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lupilu Sensitive Baby Oil, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0112, 5090 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kronans Apotek</x:v>
+        <x:v>Lupilu</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kronans Extra Care Vitt Vaselin, 100 ml</x:v>
+        <x:v>Lille Kanin, Bad &amp; Kroppolja, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0402, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Zinc Cream, 100 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0112, 5090 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kronans Apotek</x:v>
+        <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mums with love Body Lotion, 100 ml</x:v>
+        <x:v>Bambo Nature Soothing Cream for Kids, 100 ml - 26000987</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Baby Skin Oli, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0106, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Oil free from perfume and color, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0371</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Zinc 12%, 100 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0112, 5090 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Baby Creme, 100  ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamse Hudlotion, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bamse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Lanolin Balm, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Repair Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mums with love</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lupilu Sensitive Zinc Cream, 100 ml</x:v>
-[...34 lines deleted...]
-        <x:v>5090 0403, 5090 0395</x:v>
+        <x:v>Änglamark Baby Zink Salve, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin, Bad &amp; Kroppolja, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0402, 5090 0395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Olaf Ryes Gade 7N, 1.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lille Kanin Fet Kräm, 75 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Herobility Baby Oil, 150 ml</x:v>
+        <x:v>Mushie Baby cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mushie</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby Care Nourishing Baby Oil, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0097, 5090 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Herobility Baby Zinc Cream, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Herobility</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bramming</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Dialon Babypuder, 100 g</x:v>
-[...95 lines deleted...]
-        <x:v>ABENA Bambo Nature Body Lotion for kids, 500 ml</x:v>
+        <x:v>Bambo Nature Soothing Cream, 100 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bambo Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bambo Nature Body Lotion, 100 ml</x:v>
+        <x:v>Änglamark Baby Lotion free from perfume and color, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0371</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Powder free from perfume and color, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0371</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skin cream for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Baby Hudlotion oparfymerad, 200 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bambo Nature</x:v>
+        <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>lupilu sensitive bodylotion, 250 ml</x:v>
-[...447 lines deleted...]
-        <x:v>Mushie Baby Body Lotion, 400 ml</x:v>
+        <x:v>Derma Eco Baby Olie, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Mushie</x:v>
+        <x:v>Derma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Libero Baby Oil, 50 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Änglamark baby Lanolin Salve, 100 ml</x:v>
+        <x:v>ICA Baby Zinksalva oparfymerad, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Änglamark</x:v>
+        <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Klinion Personal Care Zinc 12%, 15 ml</x:v>
-[...226 lines deleted...]
-        <x:v>5090 0002</x:v>
+        <x:v>Matas Striber Babypudder, 90 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skin cream for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>VIDE VILDA</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
-      </x:c>
-[...1342 lines deleted...]
-        <x:v>Fårup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>