--- v1 (2026-02-11)
+++ v2 (2026-04-13)
@@ -1,1789 +1,1789 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fbbb0077174d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d2bca0f68645ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R408423e905144275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6e3b8b57b86640fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R408423e905144275" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e3b8b57b86640fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ABENA Puri-Line Sanitary Cleaner, 1 l (165514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klear Sanitetsrent F (Nordic Cleanware), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI Rengöringstablett Badrum startpaket 7321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water DAILY, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SaniClean A, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengöringstablett Toalett refill 2 st art. 7305</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Sanitet Alkalisk, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Sanitet, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Badrumsrent, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa Badrumsspray, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0241, 5026 0192</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sunda Badrent (Sunda), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hågesan parfymfri, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0270</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Gipeco AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jönköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SINI Rengöringstablett Badrum startpaket 7321</x:v>
+        <x:v>Änglamark Bath Refill, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0239, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skona Badrumsrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Turbo Sanitet med parfume Klar til brug (Sæbefabrikken), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neusan, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grumme Bad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grumme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Home &amp; Personal Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 673 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stina Badrumspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stina</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Badrumsspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengörinstablett Badrum refill 2 st art. 7301</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4026 0277</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SINI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sinituote Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erkylän Kartano 50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyvinkää</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SINI rengöringstablett Toalett refill 2 st art. 7305</x:v>
+        <x:v>Refin Rengöringspray Badrum, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hågesan, 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hågesan parfymfri, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Sanitet Alkalisk, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Sanitet Sur, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Sanitetsrent Surt Utan Parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Snabbrent Sanitet, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hågesan, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Sanitetsrent Alkalisk Med Parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Såklart Baderums spray Oparfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Badrumsspray oparfymerad, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Shine Sanitetsrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Sanitetsrent Alkalisk Utan Parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water SANITET, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Häxan Badrum, 3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Häxan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SaniClean, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Effekt Badrum, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0273, 2026 0273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woodhams Road, Siskin Drive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coventry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nila Sanitary, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Sanitetsrent Surt Med Parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Badrumsspray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Shine Badrum, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengöringstablett Toalett startpaket art. 7325</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4026 0277</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SINI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sinituote Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erkylän Kartano 50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyvinkää</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>glenta Surt Sanitetsrent Parfymerad, 5 l</x:v>
+        <x:v>Såklart Badrums Spray Mimosa Melon, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Parfymerad, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glenta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Z-Water DAILY, 500 ml</x:v>
-[...81 lines deleted...]
-        <x:v>Såklart</x:v>
+        <x:v>Arena Sur Sanitet, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Bath Spray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0239, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Bath Spray, 500 ml</x:v>
-[...479 lines deleted...]
-        <x:v>Activa Free Sanitet Alkalisk, 5 l</x:v>
+        <x:v>Activa Free Sanitet Sur, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
-      </x:c>
-[...958 lines deleted...]
-        <x:v>Skövde</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>