--- v2 (2026-04-13)
+++ v3 (2026-06-14)
@@ -1,1789 +1,1789 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d2bca0f68645ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e49be2464904bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6e3b8b57b86640fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf7f13dded3204437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e3b8b57b86640fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7f13dded3204437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa Badrumsspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sunda Badrent (Sunda), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hågesan parfymfri, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Bath Refill, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0239, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skona Badrumsrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0227, 5026 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Turbo Sanitet med parfume Klar til brug (Sæbefabrikken), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neusan, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grumme Bad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grumme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Home &amp; Personal Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 673 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Badrumsrent, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Sanitet, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stina Badrumspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stina</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI Rengöringstablett Badrum startpaket 7321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klear Sanitetsrent F (Nordic Cleanware), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water DAILY, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ABENA Puri-Line Sanitary Cleaner, 1 l (165514)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Klear Sanitetsrent F (Nordic Cleanware), 1 l</x:v>
-[...31 lines deleted...]
-        <x:v>SINI Rengöringstablett Badrum startpaket 7321</x:v>
+        <x:v>glenta Alkaliskt Sanitetsrent Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin Rengöringspray Badrum, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengöringstablett Toalett refill 2 st art. 7305</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4026 0277</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SINI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sinituote Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erkylän Kartano 50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyvinkää</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Z-Water DAILY, 500 ml</x:v>
+        <x:v>SaniClean A, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Badrumsspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Sanitet Alkalisk, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengörinstablett Badrum refill 2 st art. 7301</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hågesan, 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hågesan parfymfri, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Sanitet Alkalisk, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Sanitetsrent Surt Utan Parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hågesan, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Såklart Baderums spray Oparfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Sanitetsrent Alkalisk Utan Parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Badrumsspray oparfymerad, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Shine Sanitetsrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water SANITET, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0293</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Z-Water</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P &amp; T Trading Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nickelvägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karlskrona</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>glenta Alkaliskt Sanitetsrent Oparfymerad, 1 l</x:v>
+        <x:v>Häxan Badrum, 3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Häxan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Oparfymerad, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glenta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SaniClean A, 1 l</x:v>
+        <x:v>SaniClean, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0217, 3026 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SINI rengöringstablett Toalett refill 2 st art. 7305</x:v>
+        <x:v>Effekt Badrum, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0273, 2026 0273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woodhams Road, Siskin Drive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coventry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Sanitet Sur, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Snabbrent Sanitet, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Sanitetsrent Alkalisk Med Parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Sanitetsrent Surt Med Parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nila Sanitary, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Badrumsspray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengöringstablett Toalett startpaket art. 7325</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4026 0277</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SINI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sinituote Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erkylän Kartano 50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyvinkää</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Free Sanitet Alkalisk, 1 l</x:v>
+        <x:v>Såklart Badrums Spray Mimosa Melon, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Sanitet Sur, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Samhall Sanitet, 5 l</x:v>
+        <x:v>Green Shine Badrum, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Parfymerad, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Glenta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>glenta Surt Sanitetsrent Parfymerad, 5 l</x:v>
-[...31 lines deleted...]
-        <x:v>Greenshine Badrumsrent, 500 ml</x:v>
+        <x:v>Arena Sur Sanitet, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>GREENSHINE</x:v>
+        <x:v>Arena</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa Badrumsspray, 750 ml</x:v>
-[...17 lines deleted...]
-        <x:v>Fixa</x:v>
+        <x:v>Änglamark Bath Spray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0239, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
-      </x:c>
-[...1342 lines deleted...]
-        <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>