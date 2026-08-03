--- v3 (2026-06-14)
+++ v4 (2026-08-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e49be2464904bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78be5f7bf3794a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf7f13dded3204437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R558cfbe975fb4606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7f13dded3204437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R558cfbe975fb4606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">