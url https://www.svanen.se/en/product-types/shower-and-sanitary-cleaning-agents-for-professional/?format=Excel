--- v0 (2026-02-03)
+++ v1 (2026-04-06)
@@ -1,3581 +1,3677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f7e996eae54817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7df53e859a14cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2044b5c25f9c489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4957764ecd0e4d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2044b5c25f9c489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4957764ecd0e4d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Unisal Unperfumed 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Saniren A, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fri San Natur, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cirrus, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens (pH 11), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Next (Stadsing), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hygilen, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SANET zitrotan zero%, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Green Care Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Werner &amp; Mertz GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rheinallee 96</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mainz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water DAILY, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Saniclean Alkaliskt Sanitetsrent utan parfym, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Sanitetsrent Alka, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Sanitary Cleaner Mild Perfume, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Rosita, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanivans Sur Allrent, 5,4 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diskteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Mistral Alkalisk Sanitetsrengöring, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calc Clean, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt utan parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt utan parfym, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Sani Calc free W3b, 6 x 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0206, 5026 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>sani Control (Supplies Direct), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Universe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro Underhållsrengöring CA 20 C eco!perform Swan, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Basisk oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Sanitet, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Calc Clean, 5000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0295</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>M&amp;Ren Sanitär sur oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fri San Natur, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Next (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Oparfymerad 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Sanitary Cleaner, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanivans Sur Allrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diskteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanimild Sanitär Allrent oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Alkaline Sanitary Cleaner, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Basisk oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Sanitetsrent Sur, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Sani Fix (Nordic Cleaner), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Sanitet Alka, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Mistral Alkalisk Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani FREE, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens UDF, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Sanitop, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv Greenium Sanitetsrent Alkalisk oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanifix Spray parfymerad, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swan Sanitation Cleaning (Triple Trading), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Triple Trading</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Fresh (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bathroom Clean Perfume-free, 5000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0295</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SANET zitrotan zero%, 1 l</x:v>
-[...31 lines deleted...]
-        <x:v>Samhall Sanitet, 1 l</x:v>
+        <x:v>Care Line Sanitet SUR PLUS, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Rosita, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens (pH 11), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calc Clean Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Sani fragrance free (Nordic Cleaner), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cirrus Sur Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Parfymerad, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice Sanitetsrent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Unisal 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani Eco, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calc Clean Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Pure, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water SANITET, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro Underhållsrengöring CA 20 R eco!perform Swan, 12x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Saniclean Alkaliskt Sanitetsrent utan parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Wetco san 1 l</x:v>
+        <x:v>Greenshine Sanitet, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Neutralt Sanitetsrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanimild Sanitär Allrent parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Alkalisk Sanitet med duft (Nowas), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanimild Sanitär Allrent oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Saniclean Alkaliskt Sanitetsrent parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Free Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Alkalisk Sanitet med duft (Nowas), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san neutral 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0223</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wetrok</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wetrok AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinackerstrasse 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kloten</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hygilen, 1 l</x:v>
+        <x:v>Pro Sanisal, 1 l (Iduna A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0234, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitär sur parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv Greenium Sanitetsrent Sur oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Neutralt Sanitetsrent Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens UDF, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Sani with fragrance (Nordic Cleaner), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöringsmedel Kök og Badrum (Sunda(Rörfokus)), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro Underhållsrengöring CA 20 C eco!perform Swan, 12x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens MDF, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fri San, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0217, 3026 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Care Line Sanitet Alka, 1 l</x:v>
-[...63 lines deleted...]
-        <x:v>CleanoCare Sanitetsrent Basisk oparfymerad, 1 l</x:v>
+        <x:v>Activa Free Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengörare Näslund Sani Pure Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens MDF, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani FREE, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani Eco, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean Perfume-free, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur oparfymerad, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0216</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CleanoCare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIV Greenium Sanitetsrent Sur, 1 l</x:v>
-[...63 lines deleted...]
-        <x:v>Wetco san neutral 1 l</x:v>
+        <x:v>Estell Alkaline Sanitary (Tensia(Estell)), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Fresh (Stadsing), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Pure Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san neutral 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0223</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wetrok</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wetrok AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinackerstrasse 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kloten</x:v>
-      </x:c>
-[...3134 lines deleted...]
-        <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>