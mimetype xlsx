--- v1 (2026-04-06)
+++ v2 (2026-06-09)
@@ -1,3677 +1,3677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7df53e859a14cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78646d5cb7b44510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4957764ecd0e4d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R79f0e31f6b354a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4957764ecd0e4d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79f0e31f6b354a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fri San Natur, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Saniren A, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitär sur oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fri San Natur, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Next (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanivans Sur Allrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diskteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Oparfymerad 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Sanitary Cleaner, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Unisal Unperfumed 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>glenta Alkaliskt Sanitetsrent Eco + Parfymerad, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glenta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Wetrok Unisal Unperfumed 5 l</x:v>
+        <x:v>Hygilen, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SANET zitrotan zero%, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Green Care Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Werner &amp; Mertz GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rheinallee 96</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mainz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water DAILY, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Sanitetsrent Alka, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Sanitary Cleaner Mild Perfume, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Rosita, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanivans Sur Allrent, 5,4 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diskteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Saniclean Alkaliskt Sanitetsrent utan parfym, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Mistral Alkalisk Sanitetsrengöring, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calc Clean, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt utan parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens (pH 11), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Next (Stadsing), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Alkaline Sanitary Cleaner, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanimild Sanitär Allrent oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Basisk oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Sanitetsrent Sur, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Sani Fix (Nordic Cleaner), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cirrus, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt utan parfym, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Sani Calc free W3b, 6 x 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0206, 5026 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>sani Control (Supplies Direct), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Universe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro Underhållsrengöring CA 20 C eco!perform Swan, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Basisk oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Sanitet, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0223</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wetrok</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wetrok AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinackerstrasse 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kloten</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Saniren A, 1 l</x:v>
+        <x:v>Calc Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Sanitet Alka, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Mistral Alkalisk Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani FREE, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calc Clean Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Sanitet SUR PLUS, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv Greenium Sanitetsrent Alkalisk oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Fresh (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Rosita, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens (pH 11), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens UDF, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanifix Spray parfymerad, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Sanitop, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swan Sanitation Cleaning (Triple Trading), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Triple Trading</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani Eco, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calc Clean Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro Underhållsrengöring CA 20 R eco!perform Swan, 12x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Saniclean Alkaliskt Sanitetsrent utan parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Pure, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Sanitet, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water SANITET, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice Sanitetsrent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Unisal 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cirrus Sur Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Sani fragrance free (Nordic Cleaner), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanimild Sanitär Allrent parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Neutralt Sanitetsrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Alkalisk Sanitet med duft (Nowas), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san neutral 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöringsmedel Kök og Badrum (Sunda(Rörfokus)), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Pure Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san neutral 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Fresh (Stadsing), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Estell Alkaline Sanitary (Tensia(Estell)), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengörare Näslund Sani Pure Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens MDF, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani FREE, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani Eco, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean Perfume-free, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro Underhållsrengöring CA 20 C eco!perform Swan, 12x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens MDF, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fri San, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0217, 3026 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fri San Natur, 5 l</x:v>
-[...31 lines deleted...]
-        <x:v>Sanitary Clean Acid Perfume-free, 5000 ml</x:v>
+        <x:v>Activa Free Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitär sur parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanimild Sanitär Allrent oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Saniclean Alkaliskt Sanitetsrent parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Free Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline Perfume-free, 5000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0295</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Cirrus, 5 l</x:v>
-[...31 lines deleted...]
-        <x:v>ABENA Puri Line Sanitetsrens (pH 11), 5 l</x:v>
+        <x:v>Svane Alkalisk Sanitet med duft (Nowas), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Sanisal, 1 l (Iduna A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0234, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv Greenium Sanitetsrent Sur oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Neutralt Sanitetsrent Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Sani with fragrance (Nordic Cleaner), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens UDF, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
-      </x:c>
-[...3390 lines deleted...]
-        <x:v>Kloten</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>