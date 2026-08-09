--- v2 (2026-06-09)
+++ v3 (2026-08-09)
@@ -1,3677 +1,3677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78646d5cb7b44510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf1ac03c901c46b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R79f0e31f6b354a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5a6cbd7800df4db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79f0e31f6b354a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a6cbd7800df4db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt utan parfym, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Sani Calc free W3b, 6 x 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0206, 5026 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>sani Control (Supplies Direct), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Universe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Sanitet, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro Underhållsrengöring CA 20 C eco!perform Swan, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calc Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Basisk oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitär sur oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fri San Natur, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Next (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Saniren A, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0217, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fri San Natur, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0217, 3026 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Saniren A, 1 l</x:v>
+        <x:v>LIV Greenium Sanitetsrent Alka, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Sanitary Cleaner Mild Perfume, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Rosita, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanivans Sur Allrent, 5,4 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diskteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water DAILY, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Saniclean Alkaliskt Sanitetsrent utan parfym, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Mistral Alkalisk Sanitetsrengöring, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calc Clean, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt utan parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hygilen, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0217, 3026 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>M&amp;Ren Sanitär sur oparfymerad, 1 l</x:v>
+        <x:v>SANET zitrotan zero%, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Green Care Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Werner &amp; Mertz GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rheinallee 96</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mainz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Surt Sanitetsrent Oparfymerad 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Sanitary Cleaner, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanivans Sur Allrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diskteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Sanitetsrent Sur, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Sani Fix (Nordic Cleaner), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanimild Sanitär Allrent oparfymerad, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PLS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fri San Natur, 1 l</x:v>
+        <x:v>Staples Alkaline Sanitary Cleaner, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Basisk oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Unisal Unperfumed 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cirrus, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens (pH 11), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Next (Stadsing), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calc Clean Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Sanitet Alka, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Fresh (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens (pH 11), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens UDF, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Mistral Alkalisk Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani FREE, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Rosita, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv Greenium Sanitetsrent Alkalisk oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanifix Spray parfymerad, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swan Sanitation Cleaning (Triple Trading), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Triple Trading</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Sanitop, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Sanitet SUR PLUS, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani Eco, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calc Clean Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro Underhållsrengöring CA 20 R eco!perform Swan, 12x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Saniclean Alkaliskt Sanitetsrent utan parfym, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Pure, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Sanitet, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water SANITET, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice Sanitetsrent, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0264, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Unisal 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cirrus Sur Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Sani fragrance free (Nordic Cleaner), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanimild Sanitär Allrent parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Neutralt Sanitetsrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san neutral 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Acid, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöringsmedel Kök og Badrum (Sunda(Rörfokus)), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Pure Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetco san neutral 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinackerstrasse 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kloten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Sani Cleaner Fresh (Stadsing), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Sanitetsrent Sur oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0216</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Estell Alkaline Sanitary (Tensia(Estell)), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengörare Näslund Sani Pure Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitetsrent alkaliskt parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens MDF, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani FREE, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa BIO Sani Eco, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HTS BIO Laboratories</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parc d'activités de Gémenos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gémenos</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean Perfume-free, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline Perfume-free, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SanitPro Underhållsrengöring CA 20 C eco!perform Swan, 12x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärcher</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfred Kärcher SE &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Friedrichstraße - Tor 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winnenden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Sanitetsrens MDF, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fri San, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0217, 3026 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WeClean Sani Cleaner Next (Stadsing), 1 l</x:v>
+        <x:v>Activa Free Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0244, 5026 0244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Sanitär sur parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Sanimild Sanitär Allrent oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Saniclean Alkaliskt Sanitetsrent parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Sani Free Sanitetsrengöring, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Clean Alkaline Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Sanisal, 1 l (Iduna A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0234, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bathroom Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv Greenium Sanitetsrent Sur oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0225, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Neutralt Sanitetsrent Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shower and sanitary cleaning agents for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Sani with fragrance (Nordic Cleaner), 1 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>WeClean</x:v>
+        <x:v>Nordic Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sanivans Sur Allrent, 1 l</x:v>
-[...34 lines deleted...]
-        <x:v>3026 0264, 3026 0136</x:v>
+        <x:v>glenta Alkaliskt Sanitetsrent Eco + Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0219, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glenta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Staples Sanitary Cleaner, 5000 ml</x:v>
+        <x:v>ABENA Puri Line Sanitetsrens UDF, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0244, 5026 0244</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Staples</x:v>
+        <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sanitary Clean Alkaline, 1000 ml</x:v>
-[...511 lines deleted...]
-        <x:v>WeClean Sani Cleaner Next (Stadsing), 5 l</x:v>
+        <x:v>Svane Alkalisk Sanitet med duft (Nowas), 1 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>WeClean</x:v>
+        <x:v>Nowas</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Staples Alkaline Sanitary Cleaner, 1000 ml</x:v>
-[...127 lines deleted...]
-        <x:v>Green Sani Fix (Nordic Cleaner), 750 ml</x:v>
+        <x:v>Svane Alkalisk Sanitet med duft (Nowas), 5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shower and sanitary cleaning agents for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Nordic Cleaner</x:v>
+        <x:v>Nowas</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
-      </x:c>
-[...2654 lines deleted...]
-        <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>