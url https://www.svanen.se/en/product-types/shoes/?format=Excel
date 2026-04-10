--- v0 (2026-02-17)
+++ v1 (2026-04-10)
@@ -1,502 +1,502 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135bc3b1d1de442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8f7cdcbfea4d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R8dd5a956143b4c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra936deb1a49d4374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8dd5a956143b4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra936deb1a49d4374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lugnvik 2.0 (62992)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forsbacka (11162)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotta (1043)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hylte (10162)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Eda  (10592)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bodås 2.0 (5121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lugnvik (11412)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Eda  (10592)</x:v>
+        <x:v>Trondur (62062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Töre (1091282)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lasse (1044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Töre 2.0 (10922)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nyhammar (10212)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bodås (1081)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Borgvik (11812)</x:v>
-      </x:c>
-[...318 lines deleted...]
-        <x:v>Trondur (62062)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>