--- v1 (2026-04-10)
+++ v2 (2026-06-11)
@@ -1,181 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8f7cdcbfea4d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1888774d74604079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra936deb1a49d4374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R486d10469c6a456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra936deb1a49d4374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R486d10469c6a456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lugnvik (11412)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotta (1043)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forsbacka (11162)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lugnvik 2.0 (62992)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forsbacka (11162)</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Hylte (10162)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
@@ -228,82 +260,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lugnvik (11412)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Trondur (62062)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
@@ -356,147 +356,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Nyhammar (10212)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Töre 2.0 (10922)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nyhammar (10212)</x:v>
+        <x:v>Borgvik (11812)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bodås (1081)</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Borgvik (11812)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>