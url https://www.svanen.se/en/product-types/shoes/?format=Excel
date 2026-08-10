--- v2 (2026-06-11)
+++ v3 (2026-08-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1888774d74604079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaec39d88d2c469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R486d10469c6a456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdfc051c469d44b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R486d10469c6a456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfc051c469d44b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">