--- v0 (2026-02-03)
+++ v1 (2026-04-07)
@@ -1,406 +1,3062 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7d8fcdbf0846d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790053c170194a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rf42b530a707f48f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2bfb2c7620f44403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf42b530a707f48f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bfb2c7620f44403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool top - FG-5361-0212-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0112-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's ribbed long sleeve top - FG-5361-0212-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5322-0212-058</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool long sleeve top - FG-5230-0212-241</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0212-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby wide rib merino long sleeve top  - FG-5231-0112-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0270-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby wide rib merino sweater  - FG-5232-0112-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool ruffled top - FG-5232-0212-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool ruffled top - FG-5233-0212-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool half-zip top - FG-5322-0315-432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt  - FG-5362-0102-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby organic cotton sleepsuit - FG-5239-0130-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0112-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles  - FG-5362-0270-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool high neck top - FG-7539-0217-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed merino wool dress  - FG-5231-0270-291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby rib knit wool bodysuit  - FG-5231-0123-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5362-0147-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5231-0112-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool half-zip top - FG-5322-0215-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed wool dress - FG-5231-0170-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool half-zip top - FG-5361-0115-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool half-zip top - FG-5322-0215-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles  - FG-5362-0270-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children’s merino wool half-zip top - FG-5361-0115-869</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool high neck top - FG-7539-0217-085</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>Baby ribbed merino wool dress - FG-5231-0270-789</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0270-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's ruffled wool top - FG-5360-0113-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool top with buttons - FG-5361-0135-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool high neck - FG-5362-0117-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool ruffled top - FG-5233-0212-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0270-797</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool high neck top - FG-7539-0117-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's ribbed long sleeve top - FG-5361-0212-854</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-0230-0212-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool high neck top with ruffles - FG-5363-0113-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby short sleeve organic merino wool bodysuit - FG-5229-0221-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5362-0147-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kids' merino wool T-Shirt - FG-5360-0102-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5322-0212-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeved polo - FG-5322-0135-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5322-0212-678</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0112-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles - FG-5360-0270-797</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool half-zip top - FG-5361-0115-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool ruffled top - FG-5233-0212-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0212-082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool half-zip top - FG-5361-0115-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool half-zip top - FG-5322-0315-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5231-0112-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed merino wool dress - FG-5231-0270-191</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5361-0102-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's wool rib top - FG-5361-0212-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's organic cotton T-shirt with frilled edges - FG-5307-0102-064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeved polo - FG-5322-0135-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5362-0202-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0212-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool ruffled long sleeve top - FG-5230-0312-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby wide rib merino long sleeve top - FG-5232-0112-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5322-0212-432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool half-zip top - FG-5361-0115-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's wool rib buttoned top  - FG-5361-0412-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0112-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles - FG-5360-0270-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress - FG-5230-0470-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool high neck top with ruffles - FG-5363-0113-082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5232-0270-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool long sleeve top - FG-0230-0212-141</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool long sleeve top - FG-0230-0212-471</x:v>
+        <x:v>Kids' organic merino wool T-shirt - FG-5360-0502-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool high neck top with ruffles - FG-5363-0113-834</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -420,1971 +3076,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children’s merino wool half-zip top - FG-5361-0115-999</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Children's merino wool roll neck - FG-5360-0117-520</x:v>
-      </x:c>
-[...1822 lines deleted...]
-        <x:v>Children's merino wool roll neck - FG-5360-0117-053</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>