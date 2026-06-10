--- v1 (2026-04-07)
+++ v2 (2026-06-10)
@@ -1,85 +1,1013 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790053c170194a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa941f6255e46c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2bfb2c7620f44403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re5df0a47bc424a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bfb2c7620f44403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5df0a47bc424a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby organic cotton sleepsuit - FG-5239-0130-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0112-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles  - FG-5362-0270-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool high neck top - FG-7539-0217-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed merino wool dress  - FG-5231-0270-291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby rib knit wool bodysuit  - FG-5231-0123-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool ruffled top - FG-5233-0212-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool half-zip top - FG-5322-0315-432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt  - FG-5362-0102-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's ribbed long sleeve top - FG-5361-0212-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool ruffled top - FG-5232-0212-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0270-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby wide rib merino sweater  - FG-5232-0112-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5322-0212-058</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0212-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby wide rib merino long sleeve top  - FG-5231-0112-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5362-0147-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5231-0112-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool top - FG-5361-0212-385</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -100,947 +1028,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's ribbed long sleeve top - FG-5361-0212-869</x:v>
-[...895 lines deleted...]
-        <x:v>Baby merino wool long sleeve top - FG-5231-0112-281</x:v>
+        <x:v>Children’s merino wool half-zip top - FG-5361-0115-281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1124,51 +1156,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children’s merino wool half-zip top - FG-5361-0115-281</x:v>
+        <x:v>Children's merino wool dress with ruffles  - FG-5362-0270-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool top with buttons - FG-5361-0135-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool high neck - FG-5362-0117-353</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1188,275 +1284,243 @@
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0270-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's ruffled wool top - FG-5360-0113-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool half-zip top - FG-5361-0115-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed merino wool dress - FG-5231-0270-789</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool roll neck - FG-5360-0117-366</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool dress with ruffles  - FG-5362-0270-453</x:v>
-[...191 lines deleted...]
-        <x:v>Children's merino wool high neck - FG-5362-0117-353</x:v>
+        <x:v>Children's merino wool roll neck - FG-5360-0117-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool ruffled top - FG-5233-0212-362</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1476,114 +1540,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool roll neck - FG-5360-0117-471</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool dress with ruffles - FG-5230-0270-797</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -1604,50 +1604,370 @@
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool high neck top with ruffles - FG-5363-0113-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby short sleeve organic merino wool bodysuit - FG-5229-0221-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5322-0212-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeved polo - FG-5322-0135-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5322-0212-678</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5362-0147-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kids' merino wool T-Shirt - FG-5360-0102-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles - FG-5360-0270-797</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0112-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's ribbed long sleeve top - FG-5361-0212-854</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -1668,370 +1988,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool high neck top with ruffles - FG-5363-0113-533</x:v>
-[...318 lines deleted...]
-      <x:c t="str">
         <x:v>Children’s merino wool half-zip top - FG-5361-0115-081</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2116,50 +2116,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool roll neck - FG-5360-0117-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool ruffled long sleeve top - FG-5230-0312-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby wide rib merino long sleeve top - FG-5232-0112-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0212-082</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2180,51 +2276,563 @@
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool roll neck - FG-5360-0117-266</x:v>
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool half-zip top - FG-5361-0115-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress - FG-5230-0470-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-0230-0212-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kids' organic merino wool T-shirt - FG-5360-0502-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5232-0270-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool high neck top with ruffles - FG-5363-0113-082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5322-0212-432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's organic cotton T-shirt with frilled edges - FG-5307-0102-064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeved polo - FG-5322-0135-253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5362-0202-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0212-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5230-0212-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve top - FG-5231-0112-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed merino wool dress - FG-5231-0270-191</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5361-0102-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's wool rib top - FG-5361-0212-782</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -2308,723 +2916,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool long sleeve top - FG-5230-0212-471</x:v>
-[...446 lines deleted...]
-      <x:c t="str">
         <x:v>Children's wool rib buttoned top  - FG-5361-0412-782</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles - FG-5360-0270-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shirts and blouses baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool long sleeve top with frilled edges - FG-5363-0112-834</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Kids' organic merino wool T-shirt - FG-5360-0502-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shirts and blouses baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>