--- v2 (2026-06-10)
+++ v3 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa941f6255e46c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a5f4e40c01480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re5df0a47bc424a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rebb09bb6779648aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5df0a47bc424a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rebb09bb6779648aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">