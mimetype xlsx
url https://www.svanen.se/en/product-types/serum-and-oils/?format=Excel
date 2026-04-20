--- v1 (2026-03-05)
+++ v2 (2026-04-20)
@@ -1,925 +1,957 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63df486d87c849d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb744a7397a47cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re7bae2fb74964475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R75813abad14744b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7bae2fb74964475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75813abad14744b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Matas Natur Nourishing Serum Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Men Face Serum, Fragrance Free, Sensitive Skin, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Men Anti-age Face Serum, Fragrance Free, Sensitive Skin, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Dermacare Face serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Serum H, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Serum A, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Calming Hydration Facial Oil, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Hydrating Multipurpose Body Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Acai All In One Serum, 30 ml - 22000229</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 3% Vitamin C &amp; HA Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Firming Anti-Age Serum Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Firming Vitamin Boost Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Acai All In One Serum, 50 ml - 22000230</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Kollagen Booster Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Blemish Control Oil-free Serum Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Honey Face Oil, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0387</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HONEY</x:v>
       </x:c>
       <x:c t="str">
         <x:v>House of Cosmetics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Olaf Ryes Gade 7N, 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Natur Blemish Control Oil-free Serum Fragrance Free, 30 ml</x:v>
+        <x:v>Matas Striber 10% Niacinamid Booster Serum uden parfume, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Instantly Smoothing Serum, 50 ml - 31000533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core Multi-Peptide &amp; HA Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Firming Collagen Boost Fragrance Free, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Matas Natur Nourishing Hyaluron Boost Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Instantly Smoothing Serum, 30 ml - 31000534</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dermaknowlogy Face 22 Vitamin Complex Serum, 30 ml - 20002018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaKnowlogy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Moisturizing Anti-Age Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 5% Niacinamide &amp; HA Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Blemish Control Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Hydra Serum Uden Parfume, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Matas Natur Energizing Glow Serum, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Natur</x:v>
-      </x:c>
-[...766 lines deleted...]
-        <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>