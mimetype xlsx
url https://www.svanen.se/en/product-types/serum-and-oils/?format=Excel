--- v2 (2026-04-20)
+++ v3 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb744a7397a47cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdf465009af4d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R75813abad14744b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbc27ecc1a8194e7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75813abad14744b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc27ecc1a8194e7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,883 +68,883 @@
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Matas Striber Men Anti-age Face Serum, Fragrance Free, Sensitive Skin, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Matas Striber Men Face Serum, Fragrance Free, Sensitive Skin, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Striber Men Anti-age Face Serum, Fragrance Free, Sensitive Skin, 30 ml</x:v>
+        <x:v>Coop Änglamark Dermacare Face serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Serum H, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Serum A, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Calming Hydration Facial Oil, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Hydrating Multipurpose Body Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Acai All In One Serum, 30 ml - 22000229</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 3% Vitamin C &amp; HA Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Firming Anti-Age Serum Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Firming Vitamin Boost Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Honey Face Oil, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0387</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HONEY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>House of Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Blemish Control Oil-free Serum Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Acai All In One Serum, 50 ml - 22000230</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Kollagen Booster Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber 10% Niacinamid Booster Serum uden parfume, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Matas Men</x:v>
-[...45 lines deleted...]
-        <x:v>Meraki Serum H, 30 ml</x:v>
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Firming Collagen Boost Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Instantly Smoothing Serum, 50 ml - 31000533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core Multi-Peptide &amp; HA Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dermaknowlogy Face 22 Vitamin Complex Serum, 30 ml - 20002018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Meraki</x:v>
+        <x:v>DermaKnowlogy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Meraki Serum A, 30 ml</x:v>
-[...17 lines deleted...]
-        <x:v>Meraki</x:v>
+        <x:v>Matas Striber Hydra Serum Uden Parfume, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Energizing Glow Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Nourishing Hyaluron Boost Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Instantly Smoothing Serum, 30 ml - 31000534</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lykkegaard Calming Hydration Facial Oil, 50 ml</x:v>
-[...95 lines deleted...]
-        <x:v>The Core 3% Vitamin C &amp; HA Serum, 30 ml</x:v>
+        <x:v>Matas Natur Moisturizing Anti-Age Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 5% Niacinamide &amp; HA Serum, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Natur Firming Anti-Age Serum Fragrance Free, 30 ml</x:v>
-[...478 lines deleted...]
-      <x:c t="str">
         <x:v>Matas Natur Blemish Control Serum, 30 ml</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Matas Natur Energizing Glow Serum, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>