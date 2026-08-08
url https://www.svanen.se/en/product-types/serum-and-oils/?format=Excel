--- v3 (2026-06-09)
+++ v4 (2026-08-08)
@@ -1,957 +1,989 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdf465009af4d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78dd9ac7cd3425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbc27ecc1a8194e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R34f634a817fd44ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc27ecc1a8194e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34f634a817fd44ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Coop Änglamark Dermacare Face serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0112, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Serum H, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Serum A, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Calming Hydration Facial Oil, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Hydrating Multipurpose Body Oil, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Acai All In One Serum, 30 ml - 22000229</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 3% Vitamin C &amp; HA Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Firming Anti-Age Serum Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Firming Vitamin Boost Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Honey Face Oil, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0387</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HONEY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>House of Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Blemish Control Oil-free Serum Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Matas Natur Nourishing Serum Fragrance Free, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Striber Men Anti-age Face Serum, Fragrance Free, Sensitive Skin, 30 ml</x:v>
+        <x:v>Matas Striber 10% Niacinamid Booster Serum uden parfume, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Matas Men</x:v>
-[...13 lines deleted...]
-        <x:v>Matas Striber Men Face Serum, Fragrance Free, Sensitive Skin, 30 ml</x:v>
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Acai All In One Serum, 50 ml - 22000230</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Hyaluron Essence, uden parfume, normal til tør hud, 250 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Matas Men</x:v>
-[...45 lines deleted...]
-        <x:v>Meraki Serum H, 30 ml</x:v>
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber B12 Barriere Support Serum Tør/Sart Hud Uden Parfume, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Firming Collagen Boost Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Instantly Smoothing Serum, 50 ml - 31000533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core Multi-Peptide &amp; HA Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dermaknowlogy Face 22 Vitamin Complex Serum, 30 ml - 20002018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Meraki</x:v>
+        <x:v>DermaKnowlogy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Meraki Serum A, 30 ml</x:v>
-[...17 lines deleted...]
-        <x:v>Meraki</x:v>
+        <x:v>Matas Natur Energizing Glow Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Nourishing Hyaluron Boost Fragrance Free, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Instantly Smoothing Serum, 30 ml - 31000534</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lykkegaard Calming Hydration Facial Oil, 50 ml</x:v>
-[...95 lines deleted...]
-        <x:v>The Core 3% Vitamin C &amp; HA Serum, 30 ml</x:v>
+        <x:v>Matas Natur Moisturizing Anti-Age Serum, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>The Core 5% Niacinamide &amp; HA Serum, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Natur Firming Anti-Age Serum Fragrance Free, 30 ml</x:v>
+        <x:v>Matas Natur Blemish Control Serum, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Natur Firming Vitamin Boost Fragrance Free, 30 ml</x:v>
-[...142 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>Matas Striber Anti-Pigment Serum Normal Hud Uden Parfume, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Striber 10% Niacinamid Booster Serum uden parfume, 30 ml</x:v>
+        <x:v>Matas Striber Mild Serum, Normal Hud, uden parfume, 30 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum and oils</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Natur Firming Collagen Boost Fragrance Free, 30 ml</x:v>
-[...78 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>Matas Striber Hydra Serum tør til meget tør hud uden parfume, 30 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serum and oils</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>