--- v0 (2026-02-11)
+++ v1 (2026-04-05)
@@ -1,477 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c6310ddd714904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521be3a4c9674768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R510bd6cfc4a949ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0181c28ddc824979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R510bd6cfc4a949ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0181c28ddc824979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Heydi Byggspackel Turbo 10 kg</x:v>
-[...78 lines deleted...]
-        <x:v>2</x:v>
+        <x:v>Höganäs FB7500 Tunnflyt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Höganäs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Fiberplan Rapid, 20 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Höganäs Golvspackel FB9500</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>2097 0015, 2097 0015</x:v>
-[...206 lines deleted...]
-        <x:v>Hey'di</x:v>
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Höganäs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Hey'di Proplan® Multi Eco, bulk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>2097 0015, 2097 0015</x:v>
-[...75 lines deleted...]
-        <x:v>2</x:v>
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Fiberplan Normal, 20 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Bäst Flyt, 20 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Proplan® Superflyt, bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Fiberplan Turbo, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Proplan® Multi Eco, 20 kg sekk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>