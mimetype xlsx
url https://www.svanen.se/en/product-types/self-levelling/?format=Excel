--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521be3a4c9674768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9bc2844f754d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0181c28ddc824979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7cedb29b74e348e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0181c28ddc824979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cedb29b74e348e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,282 +68,282 @@
       </x:c>
       <x:c t="str">
         <x:v>Self-levelling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Höganäs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hey'di Proplan® Multi Eco, 20 kg sekk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Bäst Flyt, 20 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hey'di Fiberplan Rapid, 20 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0016, 2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Self-levelling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hey'di Proplan® Multi Eco, bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Fiberplan Normal, 20 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Fiberplan Turbo, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Proplan® Superflyt, bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Höganäs Golvspackel FB9500</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0016, 2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Self-levelling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Höganäs</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>