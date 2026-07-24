--- v2 (2026-06-04)
+++ v3 (2026-07-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9bc2844f754d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d585b551d74897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7cedb29b74e348e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7a490e62b5a4427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cedb29b74e348e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a490e62b5a4427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">